--- v0 (2025-10-29)
+++ v1 (2026-10-30)
@@ -8,147 +8,147 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00ED2E7E" w:rsidRDefault="00EE70A1" w:rsidP="00EE70A1">
+    <w:p w14:paraId="34BD829F" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00ED2E7E" w:rsidRDefault="00EE70A1" w:rsidP="00EE70A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Individuell gestaltbare Rufgruppen-Karten, mit Kurzwahlen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00ED2E7E" w:rsidRDefault="00EE70A1" w:rsidP="00EE70A1">
+    <w:p w14:paraId="6548D16C" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00ED2E7E" w:rsidRDefault="00EE70A1" w:rsidP="00EE70A1">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Die im Folgenden abgebildeten Karten enthalten als Formularfunktion die Textfelder „Kfz“, die mit den Daten der betreffenden Gebietskörperschaften selbst ausgefüllt und ausgedruckt werden können. Außerdem können die Kurzwahlen der jeweiligen Rufgruppen auf der Karte eingetragen werden</w:t>
       </w:r>
       <w:r w:rsidR="00F303C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00F303C1" w:rsidRPr="00F303C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ausnahme</w:t>
       </w:r>
       <w:r w:rsidR="00F303C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: Rufgruppen, in denen die vollständige Kurzwahl aus dem Rufgruppennamen ablesbar ist)</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Dies ist ebenfalls über eine Formularfunktion möglich. Damit können sie für die Funkeinsatzplanung in Führungsmitteln (ELW, Stabsräume, etc.), für die Ausbildung sowie für jeden anderen Zweck verwendet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="0010242F" w:rsidRDefault="00EE70A1" w:rsidP="00EE70A1">
+    <w:p w14:paraId="3596F6E6" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="0010242F" w:rsidRDefault="00EE70A1" w:rsidP="00EE70A1">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010242F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Die Karten sind nach einer einfachen Leitlinie gestaltet, die die Eigenschaften und standardmäßigen Verwendungen der Rufgruppen zum Ausdruck bringt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="7B8AA726" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hintergrundfarben</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="007654D4" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="113B5598" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="007654D4" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>Dunkelgrau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -162,51 +162,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Regionale </w:t>
       </w:r>
       <w:r w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>TMO-Rufgruppen</w:t>
       </w:r>
       <w:r w:rsidR="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, die</w:t>
       </w:r>
       <w:r w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> zur Kommunikation von Einheiten mit der Leitstelle dienen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="007A16C5" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="2C4F5434" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="007A16C5" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Grün</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -270,51 +270,51 @@
         </w:rPr>
         <w:t>Gelb</w:t>
       </w:r>
       <w:r w:rsidR="0050396E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: TMO</w:t>
       </w:r>
       <w:r w:rsidR="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0050396E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rufgruppe, die fest zugewiesen wurde (z.B. einer WF oder für Krankentransport)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="7A5E1A44" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Blau</w:t>
       </w:r>
       <w:r w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -334,51 +334,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Regionale </w:t>
       </w:r>
       <w:r w:rsidRPr="00981E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>TMO-Rufgruppen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> für</w:t>
       </w:r>
       <w:r w:rsidRPr="00981E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> besondere Kommunikationsbedarfe (z.B. Funkkommunikation mit Hubschraubern, separate Rufgruppen für Einheiten von Rettungsdienst und Katastrophenschutz bei größeren Einsatzlagen, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00ED2E7E" w:rsidRDefault="00ED2E7E" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="07229892" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00ED2E7E" w:rsidRDefault="00ED2E7E" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF00FF"/>
         </w:rPr>
         <w:t>Pink</w:t>
       </w:r>
       <w:r w:rsidR="00EE70A1" w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -419,93 +419,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> Sie sollten im Allgemeinen über die TTB angefordert werden.</w:t>
       </w:r>
       <w:r w:rsidR="00EE70A1" w:rsidRPr="00981E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rufgruppen, die zunächst freigeschaltet werden müssen, tragen einen gesonderten Hinweis</w:t>
       </w:r>
       <w:r w:rsidR="00A65CBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A65CBD" w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Für die korrekte Kurzwahl ist jeweils die Zahl im Namen der Rufgruppe zu ergänzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2E7E" w:rsidRPr="00D862E7" w:rsidRDefault="00ED2E7E" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="5543C1E0" w14:textId="77777777" w:rsidR="00ED2E7E" w:rsidRPr="00D862E7" w:rsidRDefault="00ED2E7E" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D862E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wir empfehlen</w:t>
       </w:r>
       <w:r w:rsidR="004A3510" w:rsidRPr="00D862E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> dringend</w:t>
       </w:r>
       <w:r w:rsidRPr="00D862E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>, aufgrund der Vielzahl an möglichen zuweisbaren Rufgruppen diese Karten blanko auszudrucken und im Einsatzfall von Hand zu beschriften.</w:t>
       </w:r>
       <w:r w:rsidR="00D862E7" w:rsidRPr="00D862E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Die Blanko-Rufgruppenkarten befinden sich am Ende des Dokuments.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="237187FE" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Hellgrau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -526,81 +526,81 @@
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidR="00505796">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1417F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">teilweise </w:t>
       </w:r>
       <w:r w:rsidR="00505796">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>über DropDown-Felder auswählbar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="557AD80A" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Balken aus farbigen </w:t>
       </w:r>
       <w:r w:rsidR="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vierecken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="64BEDD62" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Rot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -613,312 +613,312 @@
         </w:rPr>
         <w:t>Weiß</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>Orange</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Rufgruppe schaltbar für nichtpolizeiliche Gefahrenabwehr (Einheiten von Feuerwehr, Rettungsdienst, Katastrophenschutz)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="093FEC12" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00981E89" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>Blau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Rufgruppe schaltbar für Einheiten des THW</w:t>
       </w:r>
       <w:r w:rsidR="007654D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Landesverbandes NRW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00CE607C" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="74501E7E" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00CE607C" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Grün</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Rufgruppe schaltbar für Einheiten der Polizei (RTZ- und ZBV-Rufgruppen nur für Polizei NRW)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE607C" w:rsidRDefault="00CE607C" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="40AEAB34" w14:textId="77777777" w:rsidR="00CE607C" w:rsidRDefault="00CE607C" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE607C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFD966" w:themeColor="accent4" w:themeTint="99"/>
         </w:rPr>
         <w:t>Gelb</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE607C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1417F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rufgruppe schaltbar für </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>RTH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE607C" w:rsidRPr="00D959D0" w:rsidRDefault="00CE607C" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="07EAC53B" w14:textId="77777777" w:rsidR="00CE607C" w:rsidRPr="00D959D0" w:rsidRDefault="00CE607C" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Grau: </w:t>
       </w:r>
       <w:r w:rsidR="00E1417F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rufgruppe schaltbar für </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ordnungsämter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00D959D0" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="549D2C05" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00D959D0" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Umriss des Landes NRW bzw. der BRD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRPr="00D959D0" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="2CAE8F83" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRPr="00D959D0" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>TMO-Rufgruppen mit dem Umriss des Landes NRW im Hintergrund sind landesweit besprech- und abhörbar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRPr="00B93A2C" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
+    <w:p w14:paraId="3FC46A4F" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRPr="00B93A2C" w:rsidRDefault="00EE70A1" w:rsidP="00ED2E7E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE607C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>TMO-Rufgruppen mit dem Umriss der BRD im Hintergrund sind bundesweit besprech- und abhörbar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="00EE70A1" w:rsidP="00B93A2C">
+    <w:p w14:paraId="6D2F2ABE" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="00EE70A1" w:rsidP="00B93A2C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE607C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Hinweise für den Druck</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="00B93A2C" w:rsidP="00010328">
+    <w:p w14:paraId="4587B741" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="00B93A2C" w:rsidP="00010328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Word-Dokument wird standardmäßig in DIN A4, Querformat gedruckt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
+    <w:p w14:paraId="028E18C0" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unter Word lässt sich dieses Dokument beim Druck nicht ohne Weiteres in der Größe ändern. </w:t>
       </w:r>
       <w:r w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie können die Größe der ausgedruckten Rufgruppenkarten skalieren, indem </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -932,51 +932,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Sie </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dafür </w:t>
       </w:r>
       <w:r w:rsidR="00E1417F" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dieser</w:t>
       </w:r>
       <w:r w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anleitung:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="00B93A2C" w:rsidP="00010328">
+    <w:p w14:paraId="205832F4" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRPr="00ED2E7E" w:rsidRDefault="00B93A2C" w:rsidP="00010328">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Speichern Sie das Dokument nach dem vollständigen Ausfüllen im PDF-Format. Klicken Sie dafür „Datei</w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -1030,51 +1030,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durchsuchen“ und ändern im sich öffnenden Fenster den Dateityp in „.pdf“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003571DF" w:rsidRPr="00ED2E7E" w:rsidRDefault="00650D60" w:rsidP="00010328">
+    <w:p w14:paraId="72A76CC4" w14:textId="77777777" w:rsidR="003571DF" w:rsidRPr="00ED2E7E" w:rsidRDefault="00650D60" w:rsidP="00010328">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Öffnen Sie die gespeichert PDF-Datei und rufen Sie das Drucken-Menü über „Datei</w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -1135,406 +1135,406 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Optionen“ die Schaltfläche „Mehrere“ aus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003571DF" w:rsidRPr="00ED2E7E" w:rsidRDefault="003571DF" w:rsidP="00010328">
+    <w:p w14:paraId="1C049FE7" w14:textId="77777777" w:rsidR="003571DF" w:rsidRPr="00ED2E7E" w:rsidRDefault="003571DF" w:rsidP="00010328">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In den beiden Feldern der Spalte „Seiten pro Blatt“ tragen Sie ein, wie viele Seiten pro Blatt Papier ausgedruckt werden sollen (z.B. 1 x 2 – bedeutet 1 Seite nebeneinan</w:t>
       </w:r>
       <w:r w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>er und 2 Seiten untereinander</w:t>
       </w:r>
       <w:r w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
+    <w:p w14:paraId="78772EC4" w14:textId="77777777" w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wählen Sie unter „Ausrichtung“ Hochformat oder Querformat aus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
+    <w:p w14:paraId="0F4A0AD8" w14:textId="77777777" w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durch die unterschiedlichen Variationen der Ausrichtung und der Seiten pro Blatt lassen sich unterschiedlichste Größen der Rufgruppen</w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>karten herstellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
+    <w:p w14:paraId="268EBAD7" w14:textId="77777777" w:rsidR="009F1B7E" w:rsidRPr="00ED2E7E" w:rsidRDefault="009F1B7E" w:rsidP="00010328">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Überprüfen Sie in der Druckvorschau rechts im Bild, wie die Verteilung, die </w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ie unter 5) gewählt haben, sich auswirkt</w:t>
       </w:r>
       <w:r w:rsidR="00010328" w:rsidRPr="00ED2E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE70A1" w:rsidRDefault="00EE70A1" w:rsidP="00B93A2C">
+    <w:p w14:paraId="4CA290B0" w14:textId="77777777" w:rsidR="00EE70A1" w:rsidRDefault="00EE70A1" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="13958DD3" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="6B6EA1FB" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="0E48FB38" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="20DA4F83" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="722928F5" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="30152D13" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="376F054C" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="392B14D1" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="44CA7875" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="267BF4E0" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="7C6DFD14" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="2292E1F4" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="77F30084" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="4067AE9B" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93A2C" w:rsidRPr="00CE607C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
+    <w:p w14:paraId="64A24473" w14:textId="77777777" w:rsidR="00B93A2C" w:rsidRPr="00CE607C" w:rsidRDefault="00B93A2C" w:rsidP="00B93A2C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="1788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F276C" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="005F276C" w:rsidRPr="00FF3E6C" w14:paraId="1F803137" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="00AC1F15" w:rsidP="005F276C">
+          <w:p w14:paraId="4028EF4E" w14:textId="77777777" w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="00AC1F15" w:rsidP="005F276C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7206C781" wp14:editId="0920A40A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>18135</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>6867</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8965908" cy="2657812"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="KFZ_Anruf.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1549,150 +1549,124 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8965908" cy="2657812"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="005F276C">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="005F276C" w:rsidP="005F276C">
+          <w:p w14:paraId="7D716304" w14:textId="77777777" w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="005F276C" w:rsidP="005F276C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F276C" w:rsidRPr="00C26CFF" w:rsidRDefault="00A14B90" w:rsidP="005F276C">
-[...11 lines deleted...]
-                </w14:textOutline>
+          <w:p w14:paraId="01F08EF0" w14:textId="77777777" w:rsidR="005F276C" w:rsidRPr="00C26CFF" w:rsidRDefault="004E16AF" w:rsidP="00FF3E6C">
+            <w:pPr>
+              <w:pStyle w:val="Kfz"/>
+              <w:rPr>
+                <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:alias w:val="LtS-Komm"/>
                 <w:tag w:val="LtS-Komm"/>
                 <w:id w:val="297187546"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="50BB3150F82B46BCA66A341B6B9F6C40"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-                  </w:rPr>
+                <w:r w:rsidR="00FD6435" w:rsidRPr="00FF3E6C">
                   <w:t>Kfz</w:t>
                 </w:r>
-                <w:bookmarkEnd w:id="0"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="005F276C" w:rsidRPr="00C26CFF">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="005F276C" w:rsidRPr="00FF3E6C">
               <w:t>_Anruf</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="005F276C" w:rsidP="005F276C">
+          <w:p w14:paraId="04A831AE" w14:textId="77777777" w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="005F276C" w:rsidP="005F276C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="005F276C" w:rsidP="00094345">
+          <w:p w14:paraId="4386A54C" w14:textId="77777777" w:rsidR="005F276C" w:rsidRPr="005F276C" w:rsidRDefault="005F276C" w:rsidP="00094345">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="009073ED">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -1711,132 +1685,137 @@
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Kurzwahl:</w:t>
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="1466236035"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="64170EC9D8274A2498E78A25FE0EF65D"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00094345">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>xx</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="7CF458EE" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
+          <w:p w14:paraId="13ECC2A8" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F276C" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="005F276C" w14:paraId="74B09310" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
+          <w:p w14:paraId="4504A19D" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4441D6FE" wp14:editId="2CE1B36E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-35993</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>12479</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="2" name="Grafik 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="KFZ_Fw-KFZ_RD.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1851,146 +1830,125 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
+          <w:p w14:paraId="5DB8E750" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="00C26CFF" w:rsidRDefault="00A14B90" w:rsidP="00B26E66">
-[...11 lines deleted...]
-                </w14:textOutline>
+          <w:p w14:paraId="198EDBC1" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="00C26CFF" w:rsidRDefault="004E16AF" w:rsidP="00FF3E6C">
+            <w:pPr>
+              <w:pStyle w:val="Kfz"/>
+              <w:rPr>
+                <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1659964097"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F3D58FC52B6946BA8D248A33E4ED7C72"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD6435">
-[...2 lines deleted...]
-                  </w:rPr>
+                <w:r w:rsidR="00FD6435" w:rsidRPr="00FF3E6C">
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B26E66" w:rsidRPr="00C26CFF">
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-                </w14:textOutline>
+                <w:szCs w:val="212"/>
               </w:rPr>
               <w:t>_Fw</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
+          <w:p w14:paraId="18913FFA" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00B26E66">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
+          <w:p w14:paraId="17500A87" w14:textId="77777777" w:rsidR="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="009073ED">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                          </w:t>
@@ -2008,50 +1966,55 @@
               </w:rPr>
               <w:t>Kurzwahl:</w:t>
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="1750071199"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="D4F787F7334D465EBCA6F5DB30AA94D9"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A412CB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
@@ -2069,89 +2032,89 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="7057BA7C" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="3506CB98" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76EE0E00" wp14:editId="259C1947">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69AD3EAD" wp14:editId="364A6A22">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-35993</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>12507</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5" name="Grafik 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="KFZ_Fw-KFZ_RD.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2166,145 +2129,125 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="60BD4695" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="00C26CFF" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
-[...10 lines deleted...]
-                </w14:textOutline>
+          <w:p w14:paraId="58499D17" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="00C26CFF" w:rsidRDefault="004E16AF" w:rsidP="00FF3E6C">
+            <w:pPr>
+              <w:pStyle w:val="Kfz"/>
+              <w:rPr>
+                <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-2011057034"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="AD1CECF1FE474981BD6ABC40781954BD"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD6435">
-[...2 lines deleted...]
-                  </w:rPr>
+                <w:r w:rsidR="00FD6435" w:rsidRPr="00FF3E6C">
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B26E66" w:rsidRPr="00C26CFF">
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-                </w14:textOutline>
+                <w:szCs w:val="212"/>
               </w:rPr>
               <w:t>_RD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="1B1C68D4" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
+          <w:p w14:paraId="2BEE4EF4" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="009073ED">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -2328,50 +2271,55 @@
               </w:rPr>
               <w:t>Kurzwahl:</w:t>
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="2115176473"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="4FD79BBE8D63444999F4440A164D8B60"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CE607C">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
@@ -2389,89 +2337,89 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="60996558" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRDefault="00F471E0" w:rsidP="00276C15">
+          <w:p w14:paraId="709A0AB3" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRDefault="00F471E0" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FD67AC8" wp14:editId="42314218">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>214630</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="9039225" cy="2679700"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
                   <wp:wrapNone/>
                   <wp:docPr id="6" name="Grafik 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="KFZ_BOS.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2485,180 +2433,165 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="9039225" cy="2679700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="17862D94" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="77D1C598" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="45965640" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="00C26CFF" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
-[...10 lines deleted...]
-                </w14:textOutline>
+          <w:p w14:paraId="33779CCF" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="00C26CFF" w:rsidRDefault="004E16AF" w:rsidP="00D6437F">
+            <w:pPr>
+              <w:pStyle w:val="Kfz"/>
+              <w:rPr>
+                <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1371183895"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B8F9A21CF60B40309819864E2DDE26E4"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD6435">
-[...2 lines deleted...]
-                  </w:rPr>
+                <w:r w:rsidR="00FD6435" w:rsidRPr="00D6437F">
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B26E66" w:rsidRPr="00C26CFF">
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_BOS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="0EC77696" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
+          <w:p w14:paraId="151D139D" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="009073ED">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                          </w:t>
@@ -2678,50 +2611,55 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-1654435406"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="AD4DF545CDE14952ABF009AABC4CE2B6"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FD6435">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
@@ -2739,89 +2677,89 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="284296E8" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="118F3B72" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76C15AB9" wp14:editId="72C25A66">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3763</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="13" name="Grafik 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="13" name="KFZ_KatS.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2836,145 +2774,125 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="3EE82C20" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="00082F8E" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
-[...10 lines deleted...]
-                </w14:textOutline>
+          <w:p w14:paraId="6BF1ABCD" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="00082F8E" w:rsidRDefault="004E16AF" w:rsidP="00D6437F">
+            <w:pPr>
+              <w:pStyle w:val="Kfz"/>
+              <w:rPr>
+                <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1705745636"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DEECC905FEEF45A2AF9B70F343DF19A4"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FD6435">
-[...2 lines deleted...]
-                  </w:rPr>
+                <w:r w:rsidR="00FD6435" w:rsidRPr="00D6437F">
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C73048" w:rsidRPr="00082F8E">
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-                </w14:textOutline>
+                <w:szCs w:val="212"/>
               </w:rPr>
               <w:t>_HiOrg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="3158D20E" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
+          <w:p w14:paraId="377F4338" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="00C73048">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -2987,50 +2905,55 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-403997327"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="6015710F95904F7D8A45634026937408"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A412CB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
@@ -3048,123 +2971,123 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="3BA3E543" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="1DA41AC6" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26E66" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00B26E66" w14:paraId="2C79E456" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00F672A6" w:rsidP="00276C15">
+          <w:p w14:paraId="199F122F" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00F672A6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E84814A" wp14:editId="5C60B212">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2512EA2D" wp14:editId="61AE8235">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989060" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="12" name="Grafik 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="10" name="KFZ_RD-Son-KFZ_HiOrg-KFZ_WerkFeu.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3179,295 +3102,305 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989060" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00B26E66">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="06895C8F" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="00C73048" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="5EB0985D" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="00C73048" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-1029645637"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="BE614F2FE62B44A491B388B0FE7E52B4"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FD6435">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B26E66" w:rsidRPr="00C73048">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00C73048" w:rsidRPr="00C73048">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
+          <w:p w14:paraId="37D20D64" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRPr="005F276C" w:rsidRDefault="00B26E66" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
+          <w:p w14:paraId="1058747F" w14:textId="77777777" w:rsidR="00B26E66" w:rsidRDefault="00B26E66" w:rsidP="00AD56EB">
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="00C73048">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                          </w:t>
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="1631363482"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9C42279CEB604BD8827FF1A8EA59C2A6"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FD6435">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C73048">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00421468" w14:paraId="1C15B850" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00276C15">
+          <w:p w14:paraId="5B39738F" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC61E7D" wp14:editId="118CAF8D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3763</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="16" name="Grafik 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3482,159 +3415,164 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00276C15">
+          <w:p w14:paraId="46131741" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="656FFE70" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="1929930269"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="5E28E6EF97184823A213ABA73321AE07"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00421468" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00276C15">
+          <w:p w14:paraId="14810920" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00AD56EB">
+          <w:p w14:paraId="3547BC76" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -3647,162 +3585,167 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-1839613872"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9DE09C1715514F2DB564A0D49E7FCF0D"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00421468" w14:paraId="7ACE6B6C" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00421468" w:rsidRDefault="00421468" w:rsidP="00276C15">
+          <w:p w14:paraId="084C8672" w14:textId="77777777" w:rsidR="00421468" w:rsidRDefault="00421468" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00421468" w14:paraId="5643E43F" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00FC7798" w:rsidP="00421468">
+          <w:p w14:paraId="5BFC0E49" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00FC7798" w:rsidP="00421468">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65B785DC" wp14:editId="4C97345E">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D377DBA" wp14:editId="34DF29AE">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989060" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="17" name="Grafik 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3817,159 +3760,164 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989060" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00421468">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00421468">
+          <w:p w14:paraId="6FBCF0B1" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00421468">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00421468">
+          <w:p w14:paraId="3E6A9EE7" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00421468">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-1537349879"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="1636E330286F4BE9A151130F01C7DB66"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00421468" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00421468">
+          <w:p w14:paraId="1B5ECD46" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="005F276C" w:rsidRDefault="00421468" w:rsidP="00421468">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00421468" w:rsidRPr="00421468" w:rsidRDefault="00421468" w:rsidP="00AD56EB">
+          <w:p w14:paraId="1EF5C99A" w14:textId="77777777" w:rsidR="00421468" w:rsidRPr="00421468" w:rsidRDefault="00421468" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -3987,129 +3935,134 @@
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Kurzwahl:</w:t>
             </w:r>
             <w:r w:rsidR="00491B3D">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-579373578"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B38409307E864535B9DFA24F2FE6E817"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00436180" w:rsidRDefault="00436180"/>
+    <w:p w14:paraId="059833C9" w14:textId="77777777" w:rsidR="00436180" w:rsidRDefault="00436180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6CA5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00EB6CA5" w14:paraId="190E13D1" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="3B0752E7" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700D7AD8" wp14:editId="502E9CD0">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="704EBB45" wp14:editId="177335B6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3763</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="18" name="Grafik 18"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4124,159 +4077,164 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="23043A31" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="74392E35" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="122126454"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="72256387CF194EAD9EAB93372ECE4599"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="50AEA13D" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
+          <w:p w14:paraId="566C6FE9" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4289,142 +4247,147 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="1275753651"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="D6A78C85007A4A9B8AD2268F9CDA969F"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6CA5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00EB6CA5" w14:paraId="3F454497" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="4C1AE80E" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6CA5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00EB6CA5" w14:paraId="180C2D51" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00FC7798" w:rsidP="00276C15">
+          <w:p w14:paraId="5F653716" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00FC7798" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2742CA94" wp14:editId="486262A3">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39E05378" wp14:editId="6DEEFFF4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989060" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="19" name="Grafik 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4439,159 +4402,164 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989060" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00952AB6">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="48FF25DA" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="7F5BF462" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="353694445"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="0A2E7753B215437A8BCCAC8F26298285"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="05BB4BCA" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
+          <w:p w14:paraId="7D574558" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -4603,129 +4571,134 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-2135159271"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="194BFF7BC1D14FBFB421AF4F915E79E6"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00436180" w:rsidRDefault="00436180"/>
+    <w:p w14:paraId="26334914" w14:textId="77777777" w:rsidR="00436180" w:rsidRDefault="00436180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE71EF" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00DE71EF" w14:paraId="7FFD99B3" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="18875724" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5845B710" wp14:editId="058CC31F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04DE19EC" wp14:editId="579523F6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3763</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="20" name="Grafik 20"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4740,151 +4713,156 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="1B26AF83" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="3627E73E" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="773058251"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="492A51E4310E4D65B1C3E59D2F7E63FC"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="33DF0745" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
+          <w:p w14:paraId="0E26C26D" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4897,142 +4875,147 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="1951282965"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="C47DC79844CE40ABA21EAA8B0193469F"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A76F5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="001A76F5" w14:paraId="3EE368C6" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="3EFE5A85" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952AB6" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00952AB6" w14:paraId="6F445251" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00FC7798" w:rsidP="00276C15">
+          <w:p w14:paraId="35374035" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00FC7798" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04263BBB" wp14:editId="49CE22A4">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F917B2C" wp14:editId="5B2F028D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989060" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="21" name="Grafik 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5047,151 +5030,156 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989060" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00952AB6">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="23A707A6" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="59DD2F57" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-1069725300"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="2695C2BDCB274AFF91B275F0CBD1888B"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="156DF3C0" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
+          <w:p w14:paraId="362CC9BE" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -5203,134 +5191,139 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="275841121"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="80EA016F8ECD4C1C9884D7CEF250A0F9"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D35BB" w:rsidRDefault="009D35BB"/>
-    <w:p w:rsidR="009D35BB" w:rsidRDefault="009D35BB">
+    <w:p w14:paraId="2B16D487" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRDefault="009D35BB"/>
+    <w:p w14:paraId="25E4167C" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRDefault="009D35BB">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidTr="00276C15">
+      <w:tr w:rsidR="009D35BB" w:rsidRPr="005F276C" w14:paraId="5625F13E" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="3A3F6BEA" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73DB9C3B" wp14:editId="4B0589EE">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3581C493" wp14:editId="4E5EFDB7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3763</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="14" name="Grafik 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5345,150 +5338,155 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="2E1BB3D2" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="77CE4186" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="282472442"/>
                 <w:placeholder>
                   <w:docPart w:val="54FE1B4865BB4740BAFD986BA7C8BF6B"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D35BB">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009D35BB" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="3EB4A166" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00AD56EB">
+          <w:p w14:paraId="32A0994D" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5500,142 +5498,147 @@
               <w:t xml:space="preserve">                                                         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-1158606858"/>
                 <w:placeholder>
                   <w:docPart w:val="19C88F1D396A4C7A9743ED8C841892C0"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D35BB" w:rsidTr="00276C15">
+      <w:tr w:rsidR="009D35BB" w14:paraId="33BEB13B" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D35BB" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="08A4C24D" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D35BB" w:rsidRPr="00421468" w:rsidTr="00276C15">
+      <w:tr w:rsidR="009D35BB" w:rsidRPr="00421468" w14:paraId="398515A8" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="35A1F32F" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="751AD03F" wp14:editId="20B3F541">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D3825CE" wp14:editId="5E0F1EE2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989060" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Grafik 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5650,150 +5653,155 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989060" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="20FB283E" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="5E43A804" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-1569342087"/>
                 <w:placeholder>
                   <w:docPart w:val="9D74C0DAADC747A798CCC857FCE3A98F"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D35BB">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009D35BB" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DE25AD">
               <w:rPr>
                 <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
+          <w:p w14:paraId="649184F5" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="005F276C" w:rsidRDefault="009D35BB" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D35BB" w:rsidRPr="00421468" w:rsidRDefault="009D35BB" w:rsidP="00AD56EB">
+          <w:p w14:paraId="3DA68D3C" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRPr="00421468" w:rsidRDefault="009D35BB" w:rsidP="00AD56EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -5804,130 +5812,135 @@
               <w:t xml:space="preserve">                                                         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-1866210571"/>
                 <w:placeholder>
                   <w:docPart w:val="303D0F2A99A1418EB500058D70B437EA"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00AD56EB">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD56EB">
               <w:rPr>
                 <w:rStyle w:val="Kurzwahl"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D35BB" w:rsidRDefault="009D35BB"/>
-    <w:p w:rsidR="009D35BB" w:rsidRDefault="009D35BB"/>
+    <w:p w14:paraId="419CA639" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRDefault="009D35BB"/>
+    <w:p w14:paraId="31A1AA88" w14:textId="77777777" w:rsidR="009D35BB" w:rsidRDefault="009D35BB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE71EF" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00DE71EF" w14:paraId="46BEE764" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="2217E45F" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5845B710" wp14:editId="058CC31F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0520B625" wp14:editId="52F86E73">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>3763</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="22" name="Grafik 22"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5942,276 +5955,304 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="09A0D680" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="7A5192A3" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-356428796"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="1EA55517AE7B44528DC6A944C12C230A"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="61991473"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="A03017F25C0F41B5B579885F80606140"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0019325B">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>XX</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="26736284" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
+          <w:p w14:paraId="339719A0" w14:textId="084AB7E9" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                         </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Kurzwahl:</w:t>
+            </w:r>
+            <w:r w:rsidR="00013F1C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="212"/>
+                <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="1495534285"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="927550CA675C49D993E26D13E87EEFBB"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
+                <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00F17E2F">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="0019325B">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>XX</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A76F5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="001A76F5" w14:paraId="6B3A221A" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRDefault="0019325B" w:rsidP="00276C15">
+          <w:p w14:paraId="24BFC01F" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRDefault="0019325B" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04263BBB" wp14:editId="49CE22A4">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FB216C8" wp14:editId="0E20CACE">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>13307</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>220345</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989060" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="23" name="Grafik 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="KFZ_10-KFZ_80.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6225,189 +6266,199 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989060" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952AB6" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00952AB6" w14:paraId="6E8CAD60" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="303B2C2B" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="691A36AD" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="2DB06882" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="75333227"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="7AC34E43EE2644F9A2E39BF43BAF1F59"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-731467954"/>
                 <w:placeholder>
                   <w:docPart w:val="451C185894AC457095982ADE9BD27EDA"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0019325B">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="63A61F03" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
+          <w:p w14:paraId="7700A37B" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -6419,137 +6470,142 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="200210624"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="75C4428DA57048CDA7712A4BBD52D8F6"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00F17E2F">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="0019325B">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>YY</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00436180" w:rsidRDefault="00436180"/>
-    <w:p w:rsidR="00436180" w:rsidRDefault="00436180">
+    <w:p w14:paraId="25E43A48" w14:textId="77777777" w:rsidR="00436180" w:rsidRDefault="00436180"/>
+    <w:p w14:paraId="3F9CA01E" w14:textId="77777777" w:rsidR="00436180" w:rsidRDefault="00436180">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidTr="00436180">
+      <w:tr w:rsidR="007D1392" w:rsidRPr="005F276C" w14:paraId="05628B25" w14:textId="77777777" w:rsidTr="00436180">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00B41362">
+          <w:p w14:paraId="76B76F12" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00B41362">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A72035E" wp14:editId="12F7FADA">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B10F3A4" wp14:editId="745F93E5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>6957</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8990341" cy="2657770"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="8" name="Grafik 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="KFZ_90.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6564,158 +6620,168 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8990341" cy="2657770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="0048249F">
+          <w:p w14:paraId="762CED03" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="0048249F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="006D0F30" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="348D8673" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="006D0F30" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="565375499"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="51D6D71117F3402C98A36BE0D345BF53"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007D1392" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="129523977"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="7D3B2DF4A82549E492B46E5B83F655FD"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>YY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
+          <w:p w14:paraId="346BB515" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00F17E2F">
+          <w:p w14:paraId="230EAF29" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -6728,120 +6794,125 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-419412988"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9E8DFD4571AC44189926AEF23526297F"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00F17E2F">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>YY</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1392" w:rsidTr="00276C15">
+      <w:tr w:rsidR="007D1392" w14:paraId="54E05F1B" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D1392" w:rsidRDefault="00FC7798" w:rsidP="00276C15">
+          <w:p w14:paraId="3080B65A" w14:textId="77777777" w:rsidR="007D1392" w:rsidRDefault="00FC7798" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650B8AD9" wp14:editId="06DA8E29">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11B9B6AC" wp14:editId="1CA1AF57">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-1135</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>212477</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8989343" cy="2657475"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="9" name="Grafik 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="NRW_RTZ.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6855,180 +6926,190 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8989343" cy="2657475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D1392" w:rsidRPr="00421468" w:rsidTr="00276C15">
+      <w:tr w:rsidR="007D1392" w:rsidRPr="00421468" w14:paraId="0A6C0D74" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
+          <w:p w14:paraId="3EAD626E" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
+          <w:p w14:paraId="1CA5E4B7" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="00E4540F" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="2343F049" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="00E4540F" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-1748562344"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="C4E374899B1B4D48AF4CEA5BB1F28D9D"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007D1392" w:rsidRPr="00E4540F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="auto"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="-1688517398"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="AC023714227E4863ABA92AC552BD63B0"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>ZZ</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
+          <w:p w14:paraId="0065F604" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="005F276C" w:rsidRDefault="007D1392" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D1392" w:rsidRPr="00421468" w:rsidRDefault="007D1392" w:rsidP="00F17E2F">
+          <w:p w14:paraId="629BB498" w14:textId="77777777" w:rsidR="007D1392" w:rsidRPr="00421468" w:rsidRDefault="007D1392" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                                        </w:t>
             </w:r>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -7040,120 +7121,125 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="520052381"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="8FCEA0A5699D4AC897363F8CE36E2431"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00F17E2F">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>ZZ</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE71EF" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00DE71EF" w14:paraId="32594640" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="6E4CE205" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01D061B2" wp14:editId="324088E9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>103200</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>2257</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8788329" cy="2665381"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                   <wp:wrapNone/>
                   <wp:docPr id="26" name="Grafik 26"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="KFZ_90.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7168,82 +7254,87 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8788329" cy="2665381"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="0048249F">
+          <w:p w14:paraId="1687D394" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="0048249F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="006D2168" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="73CC8EAF" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="006D2168" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="1802950947"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="66873CCAED4E40FB84F08FF344E38790"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037CA5" w:rsidRPr="00993E35">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="006D0F30">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -7279,82 +7370,82 @@
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>81</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D2168" w:rsidRPr="006D2168">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_OA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="098AB914" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
+          <w:p w14:paraId="29EADE27" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="006D0F30">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7380,118 +7471,123 @@
             </w:r>
             <w:r w:rsidR="008C7CBC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kurzwahl: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-646982629"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="E3BBE53514C741E0AB28A48458633998"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00EE5E62">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00F17E2F">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00EE5E62">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>81</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A76F5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="001A76F5" w14:paraId="7042185B" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRDefault="006D2168" w:rsidP="00276C15">
+          <w:p w14:paraId="25E8D50D" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRDefault="006D2168" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D122AB" wp14:editId="222BEAAA">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>92629</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>209719</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8804941" cy="2670419"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="27" name="Grafik 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="NRW_RTZ.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7505,112 +7601,117 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8804941" cy="2670419"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952AB6" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00952AB6" w14:paraId="49CEE6F7" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E4540F" w:rsidRDefault="00952AB6" w:rsidP="0048249F">
+          <w:p w14:paraId="32AD4396" w14:textId="77777777" w:rsidR="00E4540F" w:rsidRDefault="00952AB6" w:rsidP="0048249F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00E4540F">
+          <w:p w14:paraId="3C0693F4" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00E4540F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00E4540F" w:rsidRDefault="00A14B90" w:rsidP="00276C15">
+          <w:p w14:paraId="6366D5E6" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="00E4540F" w:rsidRDefault="004E16AF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="212"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="1356236922"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="0D7427A3A22344FFA05E9A852AA8DE14"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00E4540F" w:rsidRPr="00993E35">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>Kfz</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6" w:rsidRPr="00E4540F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="auto"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
@@ -7643,82 +7744,82 @@
                   </w14:textOutline>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FF5016">
                   <w:rPr>
                     <w:rStyle w:val="Pool-TMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>82</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D2168">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="auto"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_OA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
+          <w:p w14:paraId="7B28C5B9" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00127FD8" w:rsidP="00F17E2F">
+          <w:p w14:paraId="66363CFF" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00127FD8" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r w:rsidR="006D2168">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -7743,118 +7844,123 @@
             </w:r>
             <w:r w:rsidR="00952AB6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Kurzwahl"/>
                 </w:rPr>
                 <w:id w:val="-591392538"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="21B6110625EC48B89B8281DD696C54C3"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Kurzwahl"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037CA5">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="00F17E2F">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>x</w:t>
                 </w:r>
                 <w:r w:rsidR="006D2168">
                   <w:rPr>
                     <w:rStyle w:val="Kurzwahl"/>
                   </w:rPr>
                   <w:t>82</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00952AB6">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952AB6" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00952AB6" w14:paraId="06E4C5F0" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="217F73E4" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41DEAC06" wp14:editId="167A3581">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09D64F02" wp14:editId="7DA1ABA2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>8657</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>6867</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8979763" cy="2661919"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="30" name="Grafik 30"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="NRW_RTZ.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7869,341 +7975,244 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8979763" cy="2661919"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="318DA35B" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00E4540F" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="21C0B65F" w14:textId="328895A6" w:rsidR="00952AB6" w:rsidRPr="00235959" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>RTZ_</w:t>
+            </w:r>
+            <w:r w:rsidR="00235959">
+              <w:rPr>
+                <w:rStyle w:val="BesondereBedarfe"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
+                <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>97</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
                 </w:rPr>
                 <w:id w:val="-1587985433"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="BB3722D802F345578AF6CB840F62BBE0"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF5016" w:rsidRPr="00FF5016">
+                <w:r w:rsidR="00FB3F08" w:rsidRPr="009E4681">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
                   </w:rPr>
-                  <w:t>01</w:t>
+                  <w:t>0</w:t>
+                </w:r>
+                <w:r w:rsidR="009E4681" w:rsidRPr="009E4681">
+                  <w:rPr>
+                    <w:rStyle w:val="2neu-LtS"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="79212BF5" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
+          <w:p w14:paraId="08A040DB" w14:textId="254414B6" w:rsidR="00952AB6" w:rsidRPr="00421468" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...121 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952AB6" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00952AB6" w14:paraId="7EEEDCA0" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="118A3A65" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952AB6" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00952AB6" w14:paraId="05A60CAA" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00E4540F" w:rsidP="00952AB6">
+          <w:p w14:paraId="2C92DF36" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00E4540F" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5610C298" wp14:editId="5C061FC7">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E4250A0" wp14:editId="111BDDD3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>8656</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20615</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8979335" cy="2661792"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="29" name="Grafik 29"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="NRW_RTZ.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8218,324 +8227,221 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8979335" cy="2661792"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00952AB6">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="1989E27A" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="005F276C" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00E4540F" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="59C21D36" w14:textId="010D9F92" w:rsidR="00952AB6" w:rsidRPr="00235959" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>RTZ_</w:t>
+            </w:r>
+            <w:r w:rsidR="00235959">
+              <w:rPr>
+                <w:rStyle w:val="BesondereBedarfe"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
+                <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>97</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
                 </w:rPr>
                 <w:id w:val="-2088766986"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="35AFCA355EE049A1945773419CAAB864"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="008D48D2" w:rsidRPr="00FF5016">
+                <w:r w:rsidR="00013F1C">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
                   </w:rPr>
                   <w:t>60</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
+          <w:p w14:paraId="06E797FB" w14:textId="77777777" w:rsidR="00952AB6" w:rsidRPr="003C4C31" w:rsidRDefault="00952AB6" w:rsidP="00952AB6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952AB6" w:rsidRPr="00335EE5" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
+          <w:p w14:paraId="7DBE3938" w14:textId="537A1D64" w:rsidR="00952AB6" w:rsidRPr="00335EE5" w:rsidRDefault="00952AB6" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...121 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE71EF" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00DE71EF" w:rsidRPr="00421468" w14:paraId="7E17720F" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="4E4077DA" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75199701" wp14:editId="71C2F9C5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>22860</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962626" cy="2656838"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="33" name="Grafik 33"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="33" name="NRW_ZBV.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8550,395 +8456,294 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962626" cy="2656838"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="1A42B27A" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00E4540F" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="0BC5A25A" w14:textId="1EF26B4C" w:rsidR="00DE71EF" w:rsidRPr="00235959" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>ZBV_</w:t>
+            </w:r>
+            <w:r w:rsidR="00235959">
+              <w:rPr>
+                <w:rStyle w:val="BesondereBedarfe"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
+                <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>98</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
                 </w:rPr>
                 <w:id w:val="-794299954"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="E9FE471798784490B50C2F276EEB526D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00373C47">
+                <w:r w:rsidRPr="009E4681">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
                   </w:rPr>
                   <w:t>01</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="37F21ABB" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="5DF84F13" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="19FE6F43" w14:textId="1659DFE2" w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+          <w:p w14:paraId="10EE939B" w14:textId="77777777" w:rsidR="00235959" w:rsidRDefault="00235959" w:rsidP="00276C15">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00421468" w:rsidRDefault="00DE71EF" w:rsidP="00F17E2F">
-[...127 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="50FF0B45" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00276C15">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="56"/>
+                <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve">            </w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63603D2A" w14:textId="6EDE1895" w:rsidR="00DE71EF" w:rsidRPr="00421468" w:rsidRDefault="00DE71EF" w:rsidP="00F17E2F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE71EF" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00DE71EF" w14:paraId="1076DF2D" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DE71EF" w:rsidRDefault="00F471E0" w:rsidP="00276C15">
+          <w:p w14:paraId="647FA8AD" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRDefault="00F471E0" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B9DE14" wp14:editId="458960E9">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FF4F6DF" wp14:editId="53AFB00A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>22860</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>212477</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8960485" cy="2656204"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="34" name="Grafik 34"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="33" name="NRW_ZBV.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8952,420 +8757,271 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8960485" cy="2656204"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE71EF" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00DE71EF" w:rsidRPr="00421468" w14:paraId="294D7935" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
+          <w:p w14:paraId="3B5C6B29" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
+          <w:p w14:paraId="6387C501" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="005F276C" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00E4540F" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
+          <w:p w14:paraId="6A9DB1A5" w14:textId="7BEAA39E" w:rsidR="00DE71EF" w:rsidRPr="00235959" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>ZBV_</w:t>
+            </w:r>
+            <w:r w:rsidR="00235959">
+              <w:rPr>
+                <w:rStyle w:val="BesondereBedarfe"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
+                <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>98</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
                 </w:rPr>
                 <w:id w:val="-331154539"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="7C8EDBE6DDDF48C8A1F2B6D18127CE1C"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00373C47">
+                <w:r w:rsidR="00013F1C">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
                   </w:rPr>
                   <w:t>60</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
+          <w:p w14:paraId="3EB4F191" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRPr="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
+          <w:p w14:paraId="3EA40D5C" w14:textId="1D5FC93A" w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE71EF">
+          </w:p>
+          <w:p w14:paraId="36A1596A" w14:textId="77777777" w:rsidR="00DE71EF" w:rsidRDefault="00DE71EF" w:rsidP="00DE71EF">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-          <w:p w:rsidR="00DE71EF" w:rsidRPr="00421468" w:rsidRDefault="00DE71EF" w:rsidP="00F17E2F">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="222CBCA3" w14:textId="40387AF5" w:rsidR="00DE71EF" w:rsidRPr="00421468" w:rsidRDefault="00DE71EF" w:rsidP="00F17E2F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...135 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A76F5" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="001A76F5" w:rsidRPr="00421468" w14:paraId="01DF363F" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
+          <w:p w14:paraId="1C2F9E61" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1601401C" wp14:editId="490528CB">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>8657</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>6867</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8980509" cy="2662140"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                   <wp:wrapNone/>
                   <wp:docPr id="37" name="Grafik 37"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="37" name="TBZ_BOS.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -9380,209 +9036,213 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8980509" cy="2662140"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
+          <w:p w14:paraId="69DBA496" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="0010242F" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
+          <w:p w14:paraId="2A45F4EC" w14:textId="2AC01AFC" w:rsidR="001A76F5" w:rsidRPr="002E39A9" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>TBZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="00F471E0" w:rsidRPr="0010242F">
+            <w:r w:rsidR="00F471E0" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00EB6CA5" w:rsidRPr="0010242F">
+            <w:r w:rsidR="00EB6CA5" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
+                  <w:szCs w:val="180"/>
                 </w:rPr>
                 <w:id w:val="-2017907547"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="8A4C80F63A764F01906F1B60B29A0594"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="0018358E">
+                <w:r w:rsidR="00013F1C">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
                   </w:rPr>
-                  <w:t>0</w:t>
-[...5 lines deleted...]
-                  <w:t>1</w:t>
+                  <w:t>01</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_BOS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="00421468" w:rsidRDefault="001A76F5" w:rsidP="00EA60B7">
+          <w:p w14:paraId="58D1C0D3" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="00421468" w:rsidRDefault="001A76F5" w:rsidP="00EA60B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A76F5" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="001A76F5" w14:paraId="4A8E8516" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A76F5" w:rsidRDefault="00F3708F" w:rsidP="00276C15">
+          <w:p w14:paraId="6B30CF53" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRDefault="00F3708F" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65FADD8B" wp14:editId="6412099E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>8255</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>214630</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8979535" cy="2661920"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                   <wp:wrapNone/>
                   <wp:docPr id="38" name="Grafik 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="38" name="TBZ_BOS.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -9596,252 +9256,263 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8979535" cy="2661920"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A76F5" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="001A76F5" w:rsidRPr="00421468" w14:paraId="77BAB454" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
+          <w:p w14:paraId="589476FB" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
+          <w:p w14:paraId="52A55ACB" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="005F276C" w:rsidRDefault="001A76F5" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="0010242F" w:rsidRDefault="00EB6CA5" w:rsidP="00276C15">
+          <w:p w14:paraId="2C98EEE5" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="002E39A9" w:rsidRDefault="00EB6CA5" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>TBZ</w:t>
             </w:r>
-            <w:r w:rsidR="001A76F5" w:rsidRPr="0010242F">
+            <w:r w:rsidR="001A76F5" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="00F3708F" w:rsidRPr="0010242F">
+            <w:r w:rsidR="00F3708F" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
+                  <w:szCs w:val="180"/>
                 </w:rPr>
                 <w:id w:val="2069454201"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="AB631F5EF96D4B81A7A6B534F8F55E59"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="0018358E">
+                <w:r w:rsidR="0018358E" w:rsidRPr="002E39A9">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
+                    <w:szCs w:val="180"/>
                   </w:rPr>
                   <w:t>60</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_BOS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A76F5" w:rsidRPr="00F303C1" w:rsidRDefault="00F303C1" w:rsidP="00F303C1">
+          <w:p w14:paraId="0211962C" w14:textId="77777777" w:rsidR="001A76F5" w:rsidRPr="00F303C1" w:rsidRDefault="00F303C1" w:rsidP="00F303C1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6073" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="009C6073" w:rsidRPr="00421468" w14:paraId="7C99EA14" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
+          <w:p w14:paraId="50A4EA03" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2700233F" wp14:editId="4B54E195">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2307D05C" wp14:editId="7DD12AB7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>19284</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>6867</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962629" cy="2656840"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="41" name="Grafik 41"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="41" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -9856,226 +9527,231 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962629" cy="2656840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
+          <w:p w14:paraId="61B24A6E" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6073" w:rsidRPr="0010242F" w:rsidRDefault="009C6073" w:rsidP="009C6073">
+          <w:p w14:paraId="0FDE59E5" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="002E39A9" w:rsidRDefault="009C6073" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>TBZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="00F3708F" w:rsidRPr="0010242F">
+            <w:r w:rsidR="00F3708F" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
+                  <w:szCs w:val="180"/>
                 </w:rPr>
                 <w:id w:val="-1821030201"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="EE58F149D8F940B9A3A9E19E9A686845"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="BesondereBedarfe"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="212"/>
                   <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                     <w14:noFill/>
                     <w14:prstDash w14:val="solid"/>
                     <w14:bevel/>
                   </w14:textOutline>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00373C47">
+                <w:r w:rsidR="00373C47" w:rsidRPr="002E39A9">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
+                    <w:szCs w:val="180"/>
                   </w:rPr>
                   <w:t>001</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_UNI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6073" w:rsidRPr="00F303C1" w:rsidRDefault="00F303C1" w:rsidP="00F303C1">
+          <w:p w14:paraId="602B6A4D" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="00F303C1" w:rsidRDefault="00F303C1" w:rsidP="00F303C1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6073" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="009C6073" w14:paraId="5D322107" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6073" w:rsidRDefault="00F3708F" w:rsidP="009C6073">
+          <w:p w14:paraId="37B606DD" w14:textId="77777777" w:rsidR="009C6073" w:rsidRDefault="00F3708F" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="166ECC5C" wp14:editId="33A290BB">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C60B1C1" wp14:editId="04901BF3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>19050</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>214630</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962390" cy="2656840"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="42" name="Grafik 42"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="42" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -10089,248 +9765,246 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962390" cy="2656840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6073" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="009C6073" w:rsidRPr="00421468" w14:paraId="475EFAFE" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
+          <w:p w14:paraId="6729F417" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
+          <w:p w14:paraId="4F85FB6F" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="005F276C" w:rsidRDefault="009C6073" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6073" w:rsidRPr="0010242F" w:rsidRDefault="009C6073" w:rsidP="009C6073">
+          <w:p w14:paraId="620BAC6F" w14:textId="4E1EAA31" w:rsidR="009C6073" w:rsidRPr="002E39A9" w:rsidRDefault="009C6073" w:rsidP="009C6073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>TBZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="00F3708F" w:rsidRPr="0010242F">
+            <w:r w:rsidR="00F3708F" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
+                  <w:szCs w:val="180"/>
                 </w:rPr>
                 <w:id w:val="1140307956"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="7F9727F8A45048CE99ECC8087FC2599B"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B013EB" w:rsidRPr="00B013EB">
+                <w:r w:rsidR="00C47475">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
+                    <w:szCs w:val="180"/>
                   </w:rPr>
-                  <w:t>1</w:t>
-[...11 lines deleted...]
-                  <w:t>4</w:t>
+                  <w:t>xxx</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_UNI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6073" w:rsidRPr="00F303C1" w:rsidRDefault="00F303C1" w:rsidP="00F303C1">
+          <w:p w14:paraId="74E319BA" w14:textId="77777777" w:rsidR="009C6073" w:rsidRPr="00F303C1" w:rsidRDefault="00F303C1" w:rsidP="00F303C1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="57035848" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0026544B" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
+          <w:p w14:paraId="21CFB705" w14:textId="77777777" w:rsidR="0026544B" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE61D2B" wp14:editId="22F9EA0B">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="278CDCCC" wp14:editId="61FF3554">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>19050</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>40640</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962629" cy="2656840"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Grafik 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="41" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -10345,232 +10019,242 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962629" cy="2656840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="005F276C" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
+          <w:p w14:paraId="38ACFF00" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="005F276C" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="0010242F" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
+          <w:p w14:paraId="5FBF8814" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="002E39A9" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent1">
                       <w14:lumMod w14:val="50000"/>
                     </w14:schemeClr>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>TBZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="00F3708F">
+            <w:r w:rsidR="00F3708F" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="2neu-LtS"/>
+                  <w:szCs w:val="180"/>
                 </w:rPr>
                 <w:alias w:val="TBZ_NW"/>
                 <w:tag w:val="TBZ_NW"/>
                 <w:id w:val="-1157291779"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="256" w:value="256"/>
                   <w:listItem w:displayText="257" w:value="257"/>
                   <w:listItem w:displayText="258" w:value="258"/>
                   <w:listItem w:displayText="259" w:value="259"/>
                   <w:listItem w:displayText="260" w:value="260"/>
                   <w:listItem w:displayText="261" w:value="261"/>
                   <w:listItem w:displayText="262" w:value="262"/>
                   <w:listItem w:displayText="263" w:value="263"/>
                   <w:listItem w:displayText="264" w:value="264"/>
                   <w:listItem w:displayText="449" w:value="449"/>
                   <w:listItem w:displayText="450" w:value="450"/>
                   <w:listItem w:displayText="451" w:value="451"/>
                   <w:listItem w:displayText="452" w:value="452"/>
                   <w:listItem w:displayText="453" w:value="453"/>
                   <w:listItem w:displayText="454" w:value="454"/>
                   <w:listItem w:displayText="455" w:value="455"/>
                   <w:listItem w:displayText="456" w:value="456"/>
                   <w:listItem w:displayText="457" w:value="457"/>
                   <w:listItem w:displayText="458" w:value="458"/>
                   <w:listItem w:displayText="459" w:value="459"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2neu-LtS"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00373C47">
+                <w:r w:rsidR="00373C47" w:rsidRPr="002E39A9">
                   <w:rPr>
                     <w:rStyle w:val="2neu-LtS"/>
+                    <w:szCs w:val="180"/>
                   </w:rPr>
                   <w:t>256</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_NW</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00172F8C" w:rsidP="00EA60B7">
+          <w:p w14:paraId="51D44261" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00172F8C" w:rsidP="00EA60B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00F7415D">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="6781EC93" w14:textId="77777777" w:rsidTr="00F7415D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="00F3708F" w:rsidP="00F7415D">
+          <w:p w14:paraId="365EA237" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="00F3708F" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E6E785A" wp14:editId="7F0C059C">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16ADD2B3" wp14:editId="2578E82F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>19050</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>215900</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962390" cy="2656840"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="24" name="Grafik 24"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="41" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -10584,283 +10268,294 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962390" cy="2656840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00F7415D">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="6F4B2ADB" w14:textId="77777777" w:rsidTr="00F7415D">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="005F276C" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
+          <w:p w14:paraId="7E5DA003" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="005F276C" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="005F276C" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
+          <w:p w14:paraId="68D08068" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="005F276C" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="0010242F" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
+          <w:p w14:paraId="21DB1696" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="002E39A9" w:rsidRDefault="00F7415D" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent1">
                       <w14:lumMod w14:val="50000"/>
                     </w14:schemeClr>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>TBZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidR="00F3708F">
+            <w:r w:rsidR="00F3708F" w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="NRWRTZ"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                  <w:sz w:val="200"/>
+                  <w:sz w:val="180"/>
+                  <w:szCs w:val="180"/>
                   <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                     <w14:noFill/>
                     <w14:prstDash w14:val="solid"/>
                     <w14:bevel/>
                   </w14:textOutline>
                 </w:rPr>
                 <w:id w:val="247478039"/>
                 <w:placeholder>
                   <w:docPart w:val="E90797C8E0804EB9BFB90E3F02C40808"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="BesondereBedarfe"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="2neu-LtS"/>
+                      <w:szCs w:val="180"/>
                     </w:rPr>
                     <w:alias w:val="TBZ_NW"/>
                     <w:tag w:val="TBZ_NW"/>
                     <w:id w:val="-1323272936"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="0E1E17A0C971432B819105B1875542CA"/>
                     </w:placeholder>
                     <w:dropDownList>
                       <w:listItem w:displayText="256" w:value="256"/>
                       <w:listItem w:displayText="257" w:value="257"/>
                       <w:listItem w:displayText="258" w:value="258"/>
                       <w:listItem w:displayText="259" w:value="259"/>
                       <w:listItem w:displayText="260" w:value="260"/>
                       <w:listItem w:displayText="261" w:value="261"/>
                       <w:listItem w:displayText="262" w:value="262"/>
                       <w:listItem w:displayText="263" w:value="263"/>
                       <w:listItem w:displayText="264" w:value="264"/>
                       <w:listItem w:displayText="449" w:value="449"/>
                       <w:listItem w:displayText="450" w:value="450"/>
                       <w:listItem w:displayText="451" w:value="451"/>
                       <w:listItem w:displayText="452" w:value="452"/>
                       <w:listItem w:displayText="453" w:value="453"/>
                       <w:listItem w:displayText="454" w:value="454"/>
                       <w:listItem w:displayText="455" w:value="455"/>
                       <w:listItem w:displayText="456" w:value="456"/>
                       <w:listItem w:displayText="457" w:value="457"/>
                       <w:listItem w:displayText="458" w:value="458"/>
                       <w:listItem w:displayText="459" w:value="459"/>
                     </w:dropDownList>
                   </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="2neu-LtS"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
                   <w:sdtContent>
-                    <w:r w:rsidR="00D61143" w:rsidRPr="00B013EB">
+                    <w:r w:rsidR="00D61143" w:rsidRPr="002E39A9">
                       <w:rPr>
                         <w:rStyle w:val="2neu-LtS"/>
+                        <w:szCs w:val="180"/>
                       </w:rPr>
                       <w:t>264</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0010242F">
+            <w:r w:rsidRPr="002E39A9">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="180"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_NW</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00F7415D" w:rsidP="00EA60B7">
+          <w:p w14:paraId="6CFE352F" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00F7415D" w:rsidP="00EA60B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="0239A930" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="005A06DE" w:rsidP="005A06DE">
+          <w:p w14:paraId="31B80B38" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="005A06DE" w:rsidP="005A06DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A700DAB" wp14:editId="27C9349C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>6112</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-25031</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8978205" cy="2661457"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="28" name="Grafik 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="28" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -10878,58 +10573,58 @@
                             <a:ext cx="8978205" cy="2661457"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005A06DE" w:rsidRDefault="005A06DE" w:rsidP="005A06DE">
+          <w:p w14:paraId="7C934054" w14:textId="77777777" w:rsidR="005A06DE" w:rsidRDefault="005A06DE" w:rsidP="005A06DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005A06DE" w:rsidRPr="005A06DE" w:rsidRDefault="00A14B90" w:rsidP="005A06DE">
+          <w:p w14:paraId="3817C051" w14:textId="77777777" w:rsidR="005A06DE" w:rsidRPr="005A06DE" w:rsidRDefault="004E16AF" w:rsidP="005A06DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="144"/>
                 <w:szCs w:val="144"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="417610659"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="307" w:value="307"/>
                   <w:listItem w:displayText="308" w:value="308"/>
                   <w:listItem w:displayText="309" w:value="309"/>
                   <w:listItem w:displayText="310" w:value="310"/>
                   <w:listItem w:displayText="311" w:value="311"/>
                   <w:listItem w:displayText="312" w:value="312"/>
@@ -10946,80 +10641,80 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="220"/>
                   <w:szCs w:val="144"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003351EA">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>307</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005A06DE" w:rsidRPr="005A06DE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>_F*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w14:paraId="4DEA8092" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="0048249F" w:rsidP="00F7415D">
+          <w:p w14:paraId="791C4E08" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="0048249F" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CF41631" wp14:editId="6B04479D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5715</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>213154</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8976995" cy="2661285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="31" name="Grafik 31"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11033,87 +10728,87 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8976995" cy="2661285"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="3E8DEEE0" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="38532E97" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00C715C6">
+          <w:p w14:paraId="6A2F309E" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00C715C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F17E2F" w:rsidRDefault="00F17E2F" w:rsidP="0048249F">
+          <w:p w14:paraId="2F690E77" w14:textId="77777777" w:rsidR="00F17E2F" w:rsidRDefault="00F17E2F" w:rsidP="0048249F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00720AE8">
+          <w:p w14:paraId="6C5CC8BD" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:id w:val="1577015883"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="CA5742A8E3894DB089B0FB1D78B95ABE"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="307" w:value="307"/>
                   <w:listItem w:displayText="308" w:value="308"/>
                   <w:listItem w:displayText="309" w:value="309"/>
                   <w:listItem w:displayText="310" w:value="310"/>
                   <w:listItem w:displayText="311" w:value="311"/>
                   <w:listItem w:displayText="312" w:value="312"/>
                   <w:listItem w:displayText="313" w:value="313"/>
                   <w:listItem w:displayText="314" w:value="314"/>
@@ -11128,81 +10823,81 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="220"/>
                   <w:szCs w:val="144"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00720AE8">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>316</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00720AE8" w:rsidRPr="005A06DE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>_F*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00C715C6">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="3312BD4A" w14:textId="77777777" w:rsidTr="00C715C6">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00C715C6" w:rsidP="00C715C6">
+          <w:p w14:paraId="6611D6B9" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00C715C6" w:rsidP="00C715C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E3C4EF1" wp14:editId="0AAD459A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5715</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-21590</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8976995" cy="2661285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="36" name="Grafik 36"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11214,59 +10909,59 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8976995" cy="2661285"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="00F7415D" w:rsidP="00C715C6">
+          <w:p w14:paraId="55675EC2" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="00F7415D" w:rsidP="00C715C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRPr="00720AE8" w:rsidRDefault="00A14B90" w:rsidP="00C715C6">
+          <w:p w14:paraId="79AB135D" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRPr="00720AE8" w:rsidRDefault="004E16AF" w:rsidP="00C715C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="DMO-K*"/>
                 <w:tag w:val="DMO-K*"/>
                 <w:id w:val="-41592811"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="403" w:value="403"/>
                   <w:listItem w:displayText="404" w:value="404"/>
                 </w:dropDownList>
               </w:sdtPr>
@@ -11277,80 +10972,80 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="228"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00720AE8">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>403</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00720AE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>_K*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w14:paraId="6FC34205" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="0048249F" w:rsidP="00F7415D">
+          <w:p w14:paraId="70F485F0" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="0048249F" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70790951" wp14:editId="6E674E67">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3453D473" wp14:editId="0F0A1FC4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5715</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>202359</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8976995" cy="2661285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="44" name="Grafik 44"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11364,79 +11059,79 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8976995" cy="2661285"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="50DA2C45" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="0048249F">
+          <w:p w14:paraId="30C8A125" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="0048249F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="1BDACE80" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00720AE8">
+          <w:p w14:paraId="3430D7F9" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="DMO-K*"/>
                 <w:tag w:val="DMO-K*"/>
                 <w:id w:val="1384053519"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="56499F4F47BE4E40838F918B66E62E7E"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="403" w:value="403"/>
                   <w:listItem w:displayText="404" w:value="404"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
@@ -11445,80 +11140,80 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="228"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C715C6">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>404</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00720AE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>_K*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="3E0F7880" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00C715C6" w:rsidP="00720AE8">
+          <w:p w14:paraId="5CE1317A" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00C715C6" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70790951" wp14:editId="6E674E67">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12714978" wp14:editId="1F1C3AF7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5715</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-13541</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8977624" cy="2661285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="45" name="Grafik 45"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11530,58 +11225,58 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8977624" cy="2661285"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="4633EA10" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00720AE8">
+          <w:p w14:paraId="50A7525C" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="DMO-R*"/>
                 <w:tag w:val="DMO-R*"/>
                 <w:id w:val="-1291966109"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="2CB6BA28CBA74DEBA37E7E4D48396F67"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="603" w:value="603"/>
                   <w:listItem w:displayText="604" w:value="604"/>
                   <w:listItem w:displayText="605" w:value="605"/>
                   <w:listItem w:displayText="606" w:value="606"/>
                   <w:listItem w:displayText="607" w:value="607"/>
                 </w:dropDownList>
@@ -11593,80 +11288,80 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="228"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D61143">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>603</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00720AE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>_R*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w14:paraId="64DAD914" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="0026544B" w:rsidP="00F7415D">
+          <w:p w14:paraId="728EA19C" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="0026544B" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67AF85FD" wp14:editId="53B41978">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="190EDC51" wp14:editId="6A26C6F2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>6330</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>183353</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8977624" cy="2661285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="49" name="Grafik 49"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11680,80 +11375,80 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8977624" cy="2661285"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="0D5F0B3D" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="3AC6B466" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="7403889D" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00720AE8">
+          <w:p w14:paraId="469CEDE4" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="DMO-R*"/>
                 <w:tag w:val="DMO-R*"/>
                 <w:id w:val="1983956464"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="0320947E596D4D5DA40582898123E476"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="603" w:value="603"/>
                   <w:listItem w:displayText="604" w:value="604"/>
                   <w:listItem w:displayText="605" w:value="605"/>
                   <w:listItem w:displayText="606" w:value="606"/>
                   <w:listItem w:displayText="607" w:value="607"/>
                 </w:dropDownList>
@@ -11765,80 +11460,80 @@
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="228"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00720AE8">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>607</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00720AE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>_R*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="043C5F89" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="123EDA9C" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="10555609" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00A863E0">
+          <w:p w14:paraId="34D2560F" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00A863E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="DMO-TBZ*"/>
                 <w:tag w:val="DMO-TBZ*"/>
                 <w:id w:val="-507749620"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="776EFC1285654097BEBCB66294CCB78D"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="214" w:value="214"/>
                   <w:listItem w:displayText="215" w:value="215"/>
                   <w:listItem w:displayText="216" w:value="216"/>
                   <w:listItem w:displayText="217" w:value="217"/>
                   <w:listItem w:displayText="218" w:value="218"/>
                   <w:listItem w:displayText="219" w:value="219"/>
@@ -11866,80 +11561,80 @@
                 <w:r w:rsidR="00D61143">
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>214</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A863E0">
               <w:rPr>
                 <w:rStyle w:val="DMO-Rufgruppen"/>
               </w:rPr>
               <w:t>_TBZ</w:t>
             </w:r>
             <w:r w:rsidR="00720AE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w14:paraId="2A1E37F3" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7415D" w:rsidRDefault="0048249F" w:rsidP="00F7415D">
+          <w:p w14:paraId="1B29B555" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRDefault="0048249F" w:rsidP="00F7415D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B2B27AE" wp14:editId="219E1EA5">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CAB229B" wp14:editId="7C5B7556">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5715</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>219075</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8977630" cy="2661285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="53" name="Grafik 53"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11953,80 +11648,80 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8977630" cy="2661285"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidTr="00EE70A1">
+      <w:tr w:rsidR="00F7415D" w:rsidRPr="00421468" w14:paraId="51003F76" w14:textId="77777777" w:rsidTr="00EE70A1">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="64553659" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
+          <w:p w14:paraId="3412E2B4" w14:textId="77777777" w:rsidR="00720AE8" w:rsidRDefault="00720AE8" w:rsidP="00720AE8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00A863E0">
+          <w:p w14:paraId="538FDC38" w14:textId="77777777" w:rsidR="00F7415D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00A863E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="DMO-Rufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="DMO-TBZ*"/>
                 <w:tag w:val="DMO-TBZ*"/>
                 <w:id w:val="593599598"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F4F4917E6D0A47039924CEE685199C1E"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="214" w:value="214"/>
                   <w:listItem w:displayText="215" w:value="215"/>
                   <w:listItem w:displayText="216" w:value="216"/>
                   <w:listItem w:displayText="217" w:value="217"/>
                   <w:listItem w:displayText="218" w:value="218"/>
                   <w:listItem w:displayText="219" w:value="219"/>
@@ -12055,64 +11750,64 @@
                   <w:rPr>
                     <w:rStyle w:val="DMO-Rufgruppen"/>
                   </w:rPr>
                   <w:t>228</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A863E0">
               <w:rPr>
                 <w:rStyle w:val="DMO-Rufgruppen"/>
               </w:rPr>
               <w:t>_TBZ</w:t>
             </w:r>
             <w:r w:rsidR="00720AE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="228"/>
                 <w:szCs w:val="228"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001A111A" w:rsidRDefault="0048249F">
+    <w:p w14:paraId="118F7A05" w14:textId="77777777" w:rsidR="001A111A" w:rsidRDefault="0048249F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30F58749" wp14:editId="5653D4D5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB16D23" wp14:editId="40B4AC29">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>74295</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5605780</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8976995" cy="2661285"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="52" name="Grafik 52"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="DMO blanko.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -12130,250 +11825,190 @@
                       <a:ext cx="8976995" cy="2661285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0078324B" w:rsidRPr="0078324B">
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997758" w:rsidRDefault="00997758">
+    <w:p w14:paraId="4848D7B9" w14:textId="77777777" w:rsidR="00997758" w:rsidRDefault="00997758">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00997758" w:rsidRDefault="00997758">
+    <w:p w14:paraId="2D88C01B" w14:textId="77777777" w:rsidR="00997758" w:rsidRDefault="00997758">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00997758" w:rsidRDefault="00997758">
+    <w:p w14:paraId="723E94DC" w14:textId="77777777" w:rsidR="00997758" w:rsidRDefault="00997758">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00997758" w:rsidRPr="00421468" w:rsidTr="00276C15">
+      <w:tr w:rsidR="00997758" w:rsidRPr="00421468" w14:paraId="0CF34D20" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
+          <w:p w14:paraId="65E1BFF2" w14:textId="77777777" w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00997758" w:rsidRDefault="0092523D" w:rsidP="0092523D">
+          <w:p w14:paraId="208D82DA" w14:textId="168B07BC" w:rsidR="00997758" w:rsidRDefault="00235959" w:rsidP="0092523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7EF0">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
+              <w:t>381_</w:t>
+            </w:r>
+            <w:r w:rsidR="0092523D" w:rsidRPr="00CE7EF0">
+              <w:rPr>
+                <w:rStyle w:val="Objektfunkrufgruppen"/>
+              </w:rPr>
               <w:t>OV_</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0092523D">
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="0092523D">
+          <w:p w14:paraId="6FE1BA29" w14:textId="77777777" w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="0092523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FB5334" w:rsidRPr="00421468" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
+          <w:p w14:paraId="41AFB659" w14:textId="5961FE9E" w:rsidR="00FB5334" w:rsidRPr="00421468" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997758" w:rsidTr="00276C15">
+      <w:tr w:rsidR="00997758" w14:paraId="488D9EF4" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00997758" w:rsidRDefault="00C715C6" w:rsidP="00276C15">
+          <w:p w14:paraId="6CE28177" w14:textId="77777777" w:rsidR="00997758" w:rsidRDefault="00C715C6" w:rsidP="00276C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D4ADB67" wp14:editId="4BCFEF1C">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3D6F91" wp14:editId="45EE033D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-2511</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>206606</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8999855" cy="2656939"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="7" name="Grafik 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -12387,205 +12022,145 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8999855" cy="2656939"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997758" w:rsidRPr="00421468" w:rsidTr="00276C15">
+      <w:tr w:rsidR="00997758" w:rsidRPr="00421468" w14:paraId="6957613D" w14:textId="77777777" w:rsidTr="00276C15">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
+          <w:p w14:paraId="7C17BFB1" w14:textId="77777777" w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FB5334" w:rsidRDefault="0092523D" w:rsidP="00FB5334">
+          <w:p w14:paraId="3621ED53" w14:textId="6A56EB62" w:rsidR="00FB5334" w:rsidRDefault="00235959" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7EF0">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
+              <w:t>384_</w:t>
+            </w:r>
+            <w:r w:rsidR="0092523D" w:rsidRPr="00CE7EF0">
+              <w:rPr>
+                <w:rStyle w:val="Objektfunkrufgruppen"/>
+              </w:rPr>
               <w:t>OV_</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0092523D">
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
               <w:t>4*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
+          <w:p w14:paraId="4E9A6517" w14:textId="77777777" w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00997758" w:rsidRPr="00421468" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
+          <w:p w14:paraId="1424F854" w14:textId="1F71E238" w:rsidR="00997758" w:rsidRPr="00421468" w:rsidRDefault="00997758" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0026544B" w:rsidRDefault="0026544B">
+    <w:p w14:paraId="583A603D" w14:textId="77777777" w:rsidR="0026544B" w:rsidRDefault="0026544B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="733AFFD2" wp14:editId="3975144D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56FF14D9" wp14:editId="12CFB2EF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>66069</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5604095</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8999855" cy="2656939"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Grafik 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="DMO blanko.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -12597,250 +12172,196 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8999855" cy="2656939"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997758" w:rsidRDefault="00997758">
+    <w:p w14:paraId="528AE065" w14:textId="77777777" w:rsidR="00997758" w:rsidRDefault="00997758">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0026544B" w:rsidRDefault="0026544B">
+    <w:p w14:paraId="34CF7389" w14:textId="77777777" w:rsidR="0026544B" w:rsidRDefault="0026544B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0026544B" w:rsidRDefault="0026544B">
+    <w:p w14:paraId="15901761" w14:textId="77777777" w:rsidR="0026544B" w:rsidRDefault="0026544B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="5BD1C0AF" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
+          <w:p w14:paraId="53DD9816" w14:textId="77777777" w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="0092523D" w:rsidP="0092523D">
+          <w:p w14:paraId="77207881" w14:textId="7FFF24EB" w:rsidR="00891202" w:rsidRDefault="00235959" w:rsidP="0092523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7EF0">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
+              <w:t>387_</w:t>
+            </w:r>
+            <w:r w:rsidR="0092523D" w:rsidRPr="00CE7EF0">
+              <w:rPr>
+                <w:rStyle w:val="Objektfunkrufgruppen"/>
+              </w:rPr>
               <w:t>OV_</w:t>
             </w:r>
+            <w:r w:rsidR="0092523D">
+              <w:rPr>
+                <w:rStyle w:val="Objektfunkrufgruppen"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BBD803" w14:textId="77777777" w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FB5334" w:rsidRPr="00421468" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
+          <w:p w14:paraId="485ABB56" w14:textId="2390F4E1" w:rsidR="00FB5334" w:rsidRPr="00421468" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w14:paraId="7BCEEA4B" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="18D9EFBD" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1757041F" wp14:editId="0045D476">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45103618" wp14:editId="19F80432">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-2511</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>206606</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8999855" cy="2656939"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="11" name="Grafik 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -12854,205 +12375,130 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8999855" cy="2656939"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="22E0D830" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
+          <w:p w14:paraId="4BFF27C5" w14:textId="77777777" w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="0092523D" w:rsidP="0092523D">
+          <w:p w14:paraId="16A59965" w14:textId="16D35CAF" w:rsidR="00891202" w:rsidRDefault="00235959" w:rsidP="0092523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7EF0">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
+              <w:t>388_</w:t>
+            </w:r>
+            <w:r w:rsidR="0092523D" w:rsidRPr="00CE7EF0">
+              <w:rPr>
+                <w:rStyle w:val="Objektfunkrufgruppen"/>
+              </w:rPr>
               <w:t>OV_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Objektfunkrufgruppen"/>
               </w:rPr>
-              <w:t>Reserve</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FB5334" w:rsidRPr="00DF2BBD" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
+              <w:t>B*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4797BAAA" w14:textId="0B0F3342" w:rsidR="00FB5334" w:rsidRPr="00421468" w:rsidRDefault="00FB5334" w:rsidP="00FB5334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+    <w:p w14:paraId="26D26768" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251765760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11F45304" wp14:editId="65217102">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251765760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC5C4F5" wp14:editId="7021E030">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>66069</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5604095</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8999855" cy="2656939"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="25" name="Grafik 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="DMO blanko.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13064,192 +12510,197 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8999855" cy="2656939"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0026544B" w:rsidRDefault="0026544B">
+    <w:p w14:paraId="70D5BC92" w14:textId="77777777" w:rsidR="0026544B" w:rsidRDefault="0026544B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202">
+    <w:p w14:paraId="52B02B4B" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202">
+    <w:p w14:paraId="4B79B8A2" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092523D" w:rsidRPr="00421468" w:rsidTr="00AD56EB">
+      <w:tr w:rsidR="0092523D" w:rsidRPr="00421468" w14:paraId="7213A0EC" w14:textId="77777777" w:rsidTr="00AD56EB">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
+          <w:p w14:paraId="17ACF745" w14:textId="77777777" w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0092523D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00AD56EB">
+          <w:p w14:paraId="6196D26E" w14:textId="77777777" w:rsidR="0092523D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00AD56EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Objektfunkrufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="Objektfunk"/>
                 <w:tag w:val="Objektfunk"/>
                 <w:id w:val="2022507364"/>
                 <w:placeholder>
                   <w:docPart w:val="4B0FE7007C624FF9B0C5077598A34F7E"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="OV_101_TMOa" w:value="OV_101_TMOa"/>
                   <w:listItem w:displayText="OV_102_TMOa" w:value="OV_102_TMOa"/>
                   <w:listItem w:displayText="OV_103_TMOa" w:value="OV_103_TMOa"/>
                   <w:listItem w:displayText="OV_104_TMOa" w:value="OV_104_TMOa"/>
                   <w:listItem w:displayText="OV_105_TMOa" w:value="OV_105_TMOa"/>
                   <w:listItem w:displayText="OV_106_TMOa" w:value="OV_106_TMOa"/>
                   <w:listItem w:displayText="OV_107_TMOa" w:value="OV_107_TMOa"/>
                   <w:listItem w:displayText="OV_108_TMOa" w:value="OV_108_TMOa"/>
                   <w:listItem w:displayText="OV_109_TMOa" w:value="OV_109_TMOa"/>
                   <w:listItem w:displayText="OV_110_TMOa" w:value="OV_110_TMOa"/>
                   <w:listItem w:displayText="OV_201_TMOa" w:value="OV_201_TMOa"/>
                   <w:listItem w:displayText="OV_202_TMOa" w:value="OV_202_TMOa"/>
                   <w:listItem w:displayText="OV_203_TMOa" w:value="OV_203_TMOa"/>
                   <w:listItem w:displayText="OV_204_TMOa" w:value="OV_204_TMOa"/>
                   <w:listItem w:displayText="OV_205_TMOa" w:value="OV_205_TMOa"/>
                   <w:listItem w:displayText="OV_206_TMOa" w:value="OV_206_TMOa"/>
                   <w:listItem w:displayText="OV_207_TMOa" w:value="OV_207_TMOa"/>
                   <w:listItem w:displayText="OV_208_TMOa" w:value="OV_208_TMOa"/>
                   <w:listItem w:displayText="OV_209_TMOa" w:value="OV_209_TMOa"/>
                   <w:listItem w:displayText="OV_210_TMOa" w:value="OV_210_TMOa"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Objektfunkrufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0092523D">
                   <w:rPr>
                     <w:rStyle w:val="Objektfunkrufgruppen"/>
                   </w:rPr>
                   <w:t>OV_101_TMOa</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092523D" w:rsidTr="00AD56EB">
+      <w:tr w:rsidR="0092523D" w14:paraId="154A9245" w14:textId="77777777" w:rsidTr="00AD56EB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0092523D" w:rsidRDefault="0092523D" w:rsidP="00AD56EB">
+          <w:p w14:paraId="76116B34" w14:textId="77777777" w:rsidR="0092523D" w:rsidRDefault="0092523D" w:rsidP="00AD56EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1757041F" wp14:editId="0045D476">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EA294EF" wp14:editId="1E388CA3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-2511</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>206606</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8999855" cy="2656939"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="32" name="Grafik 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="DMO blanko.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13263,147 +12714,152 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8999855" cy="2656939"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092523D" w:rsidRPr="00421468" w:rsidTr="00AD56EB">
+      <w:tr w:rsidR="0092523D" w:rsidRPr="00421468" w14:paraId="3CC8177B" w14:textId="77777777" w:rsidTr="00AD56EB">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
+          <w:p w14:paraId="68DA1597" w14:textId="77777777" w:rsidR="00DF2BBD" w:rsidRPr="00FB5334" w:rsidRDefault="00DF2BBD" w:rsidP="00DF2BBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0092523D" w:rsidRPr="00421468" w:rsidRDefault="00A14B90" w:rsidP="00AD56EB">
+          <w:p w14:paraId="117B285C" w14:textId="77777777" w:rsidR="0092523D" w:rsidRPr="00421468" w:rsidRDefault="004E16AF" w:rsidP="00AD56EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Objektfunkrufgruppen"/>
                 </w:rPr>
                 <w:alias w:val="Objektfunk"/>
                 <w:tag w:val="Objektfunk"/>
                 <w:id w:val="1505705914"/>
                 <w:placeholder>
                   <w:docPart w:val="547B3303000C40D49BDA8997D985B5F1"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="OV_101_TMOa" w:value="OV_101_TMOa"/>
                   <w:listItem w:displayText="OV_102_TMOa" w:value="OV_102_TMOa"/>
                   <w:listItem w:displayText="OV_103_TMOa" w:value="OV_103_TMOa"/>
                   <w:listItem w:displayText="OV_104_TMOa" w:value="OV_104_TMOa"/>
                   <w:listItem w:displayText="OV_105_TMOa" w:value="OV_105_TMOa"/>
                   <w:listItem w:displayText="OV_106_TMOa" w:value="OV_106_TMOa"/>
                   <w:listItem w:displayText="OV_107_TMOa" w:value="OV_107_TMOa"/>
                   <w:listItem w:displayText="OV_108_TMOa" w:value="OV_108_TMOa"/>
                   <w:listItem w:displayText="OV_109_TMOa" w:value="OV_109_TMOa"/>
                   <w:listItem w:displayText="OV_110_TMOa" w:value="OV_110_TMOa"/>
                   <w:listItem w:displayText="OV_201_TMOa" w:value="OV_201_TMOa"/>
                   <w:listItem w:displayText="OV_202_TMOa" w:value="OV_202_TMOa"/>
                   <w:listItem w:displayText="OV_203_TMOa" w:value="OV_203_TMOa"/>
                   <w:listItem w:displayText="OV_204_TMOa" w:value="OV_204_TMOa"/>
                   <w:listItem w:displayText="OV_205_TMOa" w:value="OV_205_TMOa"/>
                   <w:listItem w:displayText="OV_206_TMOa" w:value="OV_206_TMOa"/>
                   <w:listItem w:displayText="OV_207_TMOa" w:value="OV_207_TMOa"/>
                   <w:listItem w:displayText="OV_208_TMOa" w:value="OV_208_TMOa"/>
                   <w:listItem w:displayText="OV_209_TMOa" w:value="OV_209_TMOa"/>
                   <w:listItem w:displayText="OV_210_TMOa" w:value="OV_210_TMOa"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Objektfunkrufgruppen"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0092523D" w:rsidRPr="00CE7EF0">
                   <w:rPr>
                     <w:rStyle w:val="Objektfunkrufgruppen"/>
                   </w:rPr>
                   <w:t>OV_210_TMOa</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0092523D" w:rsidRDefault="0092523D" w:rsidP="0092523D">
+    <w:p w14:paraId="63399D27" w14:textId="77777777" w:rsidR="0092523D" w:rsidRDefault="0092523D" w:rsidP="0092523D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251768832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11F45304" wp14:editId="65217102">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251768832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A780DB2" wp14:editId="6AB2669D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>66069</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5604095</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8999855" cy="2656939"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="35" name="Grafik 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="DMO blanko.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13415,102 +12871,102 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8999855" cy="2656939"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202">
+    <w:p w14:paraId="344EC858" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202">
+    <w:p w14:paraId="4D68B661" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="74015EE1" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="45297BFB" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="581C7B09" wp14:editId="57A8F883">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5917861A" wp14:editId="768070F4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>8657</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>6867</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8979763" cy="2661919"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="39" name="Grafik 39"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="NRW_RTZ.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13525,330 +12981,235 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8979763" cy="2661919"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="638636BB" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00E4540F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="2EEE8903" w14:textId="60ED8FD7" w:rsidR="00891202" w:rsidRPr="00235959" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>RTZ_</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C15">
-[...13 lines deleted...]
-          <w:p w:rsidR="00891202" w:rsidRPr="003C4C31" w:rsidRDefault="00891202" w:rsidP="00891202">
+          </w:p>
+          <w:p w14:paraId="100B1335" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="003C4C31" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="13EC86F0" w14:textId="459758AD" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...98 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w14:paraId="2303015A" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="73A1D8B1" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00335EE5" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00335EE5" w14:paraId="18667B9F" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="4557A7B2" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0852972E" wp14:editId="637E6E2A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="387A34DB" wp14:editId="434A84E8">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>8656</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20615</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8979335" cy="2661792"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="40" name="Grafik 40"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="NRW_RTZ.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -13863,313 +13224,218 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8979335" cy="2661792"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="4EC934E0" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00E4540F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="17FE4DB8" w14:textId="68071DDB" w:rsidR="00891202" w:rsidRPr="00235959" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>RTZ_</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C15">
-[...13 lines deleted...]
-          <w:p w:rsidR="00891202" w:rsidRPr="003C4C31" w:rsidRDefault="00891202" w:rsidP="00891202">
+          </w:p>
+          <w:p w14:paraId="11F8453E" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="003C4C31" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00335EE5" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="7C85143E" w14:textId="14B40878" w:rsidR="00891202" w:rsidRPr="00335EE5" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...98 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="1968396D" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="2EA14839" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="045532C7" wp14:editId="5389B6E3">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD99FD6" wp14:editId="63D58944">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>22860</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4555</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962626" cy="2656838"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="43" name="Grafik 43"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="33" name="NRW_ZBV.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -14184,383 +13450,274 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962626" cy="2656838"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="7C5C74CA" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00E4540F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="01F97188" w14:textId="1D1EE284" w:rsidR="00891202" w:rsidRPr="00235959" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>ZBV_</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C15">
-[...13 lines deleted...]
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          </w:p>
+          <w:p w14:paraId="59852387" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="63B0E9EE" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="150B31EB" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="6986D1C5" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="742A64C1" w14:textId="7411409C" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...112 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w14:paraId="304EAB67" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="4E6FC112" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6539FDF3" wp14:editId="7CD04B29">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11FFDC35" wp14:editId="1FAFA350">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>22860</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>212477</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8960485" cy="2656204"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="46" name="Grafik 46"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="33" name="NRW_ZBV.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -14574,408 +13731,299 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8960485" cy="2656204"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="2A3231E0" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="55125C6B" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3C705215" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00E4540F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3C09C7F8" w14:textId="4AE65125" w:rsidR="00891202" w:rsidRPr="00235959" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="212"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="200"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
-                <w:szCs w:val="212"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NRW_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00373C47">
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>ZBV_</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00235959">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="200"/>
+                <w:sz w:val="180"/>
+                <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235959">
+              <w:rPr>
+                <w:rStyle w:val="2neu-LtS"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00235959">
               <w:rPr>
                 <w:rStyle w:val="2neu-LtS"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C15">
-[...13 lines deleted...]
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          </w:p>
+          <w:p w14:paraId="5E4954DA" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3E490E48" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="13B5A6E4" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3AD03E4A" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="61F25EF8" w14:textId="44E4AB02" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26E66">
-[...112 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="00399BAF" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="62B039C9" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DE055B6" wp14:editId="0244FDAA">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30190789" wp14:editId="4B42D395">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>7622</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>9525</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8980505" cy="2662139"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                   <wp:wrapNone/>
                   <wp:docPr id="47" name="Grafik 47"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="37" name="TBZ_BOS.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -14990,81 +14038,81 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8980505" cy="2662139"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1DA5C4F0" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="7B80FAC2" w14:textId="77777777" w:rsidR="009A309D" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="1E20E0EF" w14:textId="77777777" w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="6E61FF6C" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
@@ -15144,223 +14192,208 @@
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="144"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_BOS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="4090C0D4" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="0C4262C1" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="69D34281" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="68AB3823" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="0B95786D" w14:textId="0EC65EB9" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w14:paraId="175E43AB" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3D1630E3" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC40E5E" wp14:editId="1B67FB0E">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DBBD989" wp14:editId="0A9557E1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>7620</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>217170</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8979534" cy="2661851"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="48" name="Grafik 48"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="38" name="TBZ_BOS.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -15374,106 +14407,106 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8979534" cy="2661851"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="6B77D53B" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1656B8C3" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="17FAC8D0" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="0AF6A157" w14:textId="77777777" w:rsidR="009A309D" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="32984EEA" w14:textId="77777777" w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1818255A" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
@@ -15553,208 +14586,208 @@
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="144"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_BOS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="715DA5F7" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="30B4DE61" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="25C40D93" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="6D498E2D" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="39E04304" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="00BFA494" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="6F3C1E09" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F16F677" wp14:editId="2EFA1DC8">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E5916ED" wp14:editId="5AD140D0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>20321</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>9525</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962626" cy="2656839"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="50" name="Grafik 50"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="41" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -15769,73 +14802,73 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962626" cy="2656839"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="705924CB" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="26E584BF" w14:textId="77777777" w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="4E2256BF" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
@@ -15915,208 +14948,208 @@
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="144"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_UNI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1666C28B" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="7F420A36" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="238EB0E8" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="34256E5A" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1B0743C5" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w14:paraId="10271A8F" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="5319643B" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C554085" wp14:editId="7D99175D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28B046AD" wp14:editId="0D942FE5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>20321</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>217170</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962387" cy="2656768"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="51" name="Grafik 51"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="42" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -16130,98 +15163,98 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962387" cy="2656768"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="189E9930" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="473286D6" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="786BA3FE" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="547F48D3" w14:textId="77777777" w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3219A2BE" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
@@ -16301,205 +15334,205 @@
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="144"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_UNI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1C850F91" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="37B2FE86" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="68DB3424" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="3C6C44A3" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="2091E8D9" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="67F33639" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="17677D70" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251762688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75223DF2" wp14:editId="3DAF7429">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251762688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08FE1DE4" wp14:editId="17CD6210">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>20321</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>41275</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962626" cy="2656839"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="54" name="Grafik 54"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="41" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -16514,73 +15547,73 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962626" cy="2656839"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="7843F199" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="61987876" w14:textId="77777777" w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="315226B4" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent1">
                       <w14:lumMod w14:val="50000"/>
                     </w14:schemeClr>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
@@ -16678,208 +15711,208 @@
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>NW</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="37A38715" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="1781F33E" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="6F5D575B" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="6AED22FC" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="2664112A" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w14:paraId="16D1982E" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="78740ADC" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F081D7E" wp14:editId="45602106">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D37B610" wp14:editId="1D504AC6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>20321</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>218440</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="8962387" cy="2656768"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="55" name="Grafik 55"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="41" name="TBZ_UNI.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -16893,98 +15926,98 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8962387" cy="2656768"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w:rsidTr="00891202">
+      <w:tr w:rsidR="00891202" w:rsidRPr="00421468" w14:paraId="56BB63E6" w14:textId="77777777" w:rsidTr="00891202">
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="01C7D2BD" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="005F276C" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="69EC4EB6" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F276C">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
+          <w:p w14:paraId="299482D9" w14:textId="77777777" w:rsidR="009A309D" w:rsidRPr="005F276C" w:rsidRDefault="009A309D" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="416C8A6F" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="0010242F" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent1">
                       <w14:lumMod w14:val="50000"/>
                     </w14:schemeClr>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
@@ -17068,378 +16101,384 @@
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="144"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0010242F">
               <w:rPr>
                 <w:rStyle w:val="BesondereBedarfe"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="200"/>
                 <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>_NW</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="7C07A8BA" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="4CE0D0B2" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE71EF">
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="67B31082" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="5B8D2EE1" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00DE71EF" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="212"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
+          <w:p w14:paraId="524C5DE8" w14:textId="77777777" w:rsidR="00891202" w:rsidRPr="00421468" w:rsidRDefault="00891202" w:rsidP="00891202">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26E66">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
                 <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202">
+    <w:p w14:paraId="6DF4477E" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00891202" w:rsidRDefault="00891202">
+    <w:p w14:paraId="4F679DEA" w14:textId="77777777" w:rsidR="00891202" w:rsidRDefault="00891202">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0025319C" w:rsidRDefault="0025319C">
+    <w:p w14:paraId="5521FEA3" w14:textId="77777777" w:rsidR="0025319C" w:rsidRDefault="0025319C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0025319C" w:rsidRPr="0078324B" w:rsidRDefault="0025319C">
+    <w:p w14:paraId="14328AE2" w14:textId="77777777" w:rsidR="0025319C" w:rsidRPr="0078324B" w:rsidRDefault="0025319C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0025319C" w:rsidRPr="0078324B" w:rsidSect="00D54B52">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
+    <w:p w14:paraId="4F617043" w14:textId="77777777" w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
+    <w:p w14:paraId="2BC69660" w14:textId="77777777" w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
+    <w:p w14:paraId="2C5141EE" w14:textId="77777777" w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
+    <w:p w14:paraId="776F94C3" w14:textId="77777777" w:rsidR="00A14B90" w:rsidRDefault="00A14B90" w:rsidP="00D54B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A14B90" w:rsidRDefault="00A14B90">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62A7C6C8" w14:textId="642A9009" w:rsidR="00A14B90" w:rsidRDefault="00A14B90">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
-      <w:t>Ausfüllbare Rufgruppenkarten A4, Stand: Okt2025</w:t>
+      <w:t>Ausfüllbare Rufgruppenkarten A4, Stand: Okt202</w:t>
+    </w:r>
+    <w:r w:rsidR="0083491D">
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
-      <w:t>©IdF NRW, 2025</w:t>
+      <w:t>©IdF NRW, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="0083491D">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A14B90" w:rsidRDefault="00A14B90">
+  <w:p w14:paraId="5981DEC4" w14:textId="77777777" w:rsidR="00A14B90" w:rsidRDefault="00A14B90">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F633182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="522E38CC"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17608,266 +16647,277 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AfxF4SOvBiJ4GAy3V804Yxi3IT0nukJerBS+8w6JML+ZXopaaHqUZCj6DDKQS/GeHDfurw6WeJX7PCirP8/f0Q==" w:salt="yGsQY/V9VbGrfOcTTfks3Q=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="p+KZ7xsTdhGsxq5Rv0JGfsI6SiXXdXYyVFm44DoSsGgpz6jp8v0ZRxIfwger8/02buzzfrfvTVCarE9IlJo6lA==" w:salt="q66WiQ32MO+0GZ/xKkh73g=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F276C"/>
     <w:rsid w:val="00010328"/>
+    <w:rsid w:val="00013F1C"/>
     <w:rsid w:val="00036881"/>
     <w:rsid w:val="00037CA5"/>
     <w:rsid w:val="00044646"/>
     <w:rsid w:val="00082F8E"/>
     <w:rsid w:val="00094345"/>
     <w:rsid w:val="000D2B3C"/>
     <w:rsid w:val="0010242F"/>
     <w:rsid w:val="00127FD8"/>
     <w:rsid w:val="00135330"/>
     <w:rsid w:val="00142898"/>
     <w:rsid w:val="00172F8C"/>
     <w:rsid w:val="0018358E"/>
     <w:rsid w:val="0019325B"/>
     <w:rsid w:val="001A111A"/>
     <w:rsid w:val="001A76F5"/>
     <w:rsid w:val="00234E92"/>
+    <w:rsid w:val="00235959"/>
     <w:rsid w:val="00247E66"/>
     <w:rsid w:val="0025319C"/>
     <w:rsid w:val="0026544B"/>
     <w:rsid w:val="00276C15"/>
     <w:rsid w:val="002C60CD"/>
     <w:rsid w:val="002C6F73"/>
+    <w:rsid w:val="002E39A9"/>
     <w:rsid w:val="00306E50"/>
     <w:rsid w:val="00333519"/>
     <w:rsid w:val="003351EA"/>
     <w:rsid w:val="00335EE5"/>
     <w:rsid w:val="003421F8"/>
     <w:rsid w:val="003571DF"/>
     <w:rsid w:val="00373C47"/>
     <w:rsid w:val="003C4C31"/>
     <w:rsid w:val="003F3DC8"/>
     <w:rsid w:val="00421468"/>
     <w:rsid w:val="00436180"/>
     <w:rsid w:val="004453E4"/>
     <w:rsid w:val="0048249F"/>
     <w:rsid w:val="00491B3D"/>
     <w:rsid w:val="004A209E"/>
     <w:rsid w:val="004A3510"/>
     <w:rsid w:val="004A632F"/>
     <w:rsid w:val="004D555D"/>
+    <w:rsid w:val="004E16AF"/>
     <w:rsid w:val="004E34CE"/>
     <w:rsid w:val="0050396E"/>
     <w:rsid w:val="00505796"/>
     <w:rsid w:val="00506C55"/>
     <w:rsid w:val="005314A9"/>
     <w:rsid w:val="00563541"/>
     <w:rsid w:val="00592DE0"/>
     <w:rsid w:val="005A06DE"/>
     <w:rsid w:val="005F276C"/>
     <w:rsid w:val="00605DF9"/>
     <w:rsid w:val="00650D60"/>
     <w:rsid w:val="00685F6B"/>
     <w:rsid w:val="006D0F30"/>
     <w:rsid w:val="006D2168"/>
     <w:rsid w:val="00705BCD"/>
     <w:rsid w:val="00710812"/>
     <w:rsid w:val="00720AE8"/>
     <w:rsid w:val="00721FA9"/>
     <w:rsid w:val="00732D24"/>
     <w:rsid w:val="007654D4"/>
     <w:rsid w:val="0078324B"/>
     <w:rsid w:val="0078546F"/>
     <w:rsid w:val="007927B0"/>
     <w:rsid w:val="007C5D0D"/>
     <w:rsid w:val="007D1392"/>
     <w:rsid w:val="007F37BE"/>
     <w:rsid w:val="00800B67"/>
     <w:rsid w:val="00830BA5"/>
+    <w:rsid w:val="0083491D"/>
     <w:rsid w:val="0084285F"/>
     <w:rsid w:val="00891202"/>
     <w:rsid w:val="008C5B5A"/>
     <w:rsid w:val="008C7CBC"/>
     <w:rsid w:val="008D48D2"/>
     <w:rsid w:val="009073ED"/>
     <w:rsid w:val="0092287C"/>
     <w:rsid w:val="0092523D"/>
     <w:rsid w:val="00952AB6"/>
     <w:rsid w:val="00993E35"/>
     <w:rsid w:val="00997758"/>
     <w:rsid w:val="009A309D"/>
     <w:rsid w:val="009B1502"/>
     <w:rsid w:val="009C6073"/>
     <w:rsid w:val="009D35BB"/>
+    <w:rsid w:val="009E4681"/>
     <w:rsid w:val="009F1B7E"/>
     <w:rsid w:val="00A14B90"/>
     <w:rsid w:val="00A27824"/>
     <w:rsid w:val="00A412CB"/>
     <w:rsid w:val="00A65CBD"/>
     <w:rsid w:val="00A77A63"/>
     <w:rsid w:val="00A863E0"/>
     <w:rsid w:val="00AC01B5"/>
     <w:rsid w:val="00AC1F15"/>
     <w:rsid w:val="00AD56EB"/>
     <w:rsid w:val="00B013EB"/>
     <w:rsid w:val="00B14CEA"/>
     <w:rsid w:val="00B26E66"/>
     <w:rsid w:val="00B41362"/>
     <w:rsid w:val="00B80C33"/>
     <w:rsid w:val="00B93A2C"/>
     <w:rsid w:val="00C26CFF"/>
     <w:rsid w:val="00C45211"/>
+    <w:rsid w:val="00C47475"/>
     <w:rsid w:val="00C548BA"/>
     <w:rsid w:val="00C715C6"/>
     <w:rsid w:val="00C72E82"/>
     <w:rsid w:val="00C73048"/>
     <w:rsid w:val="00C76D66"/>
     <w:rsid w:val="00CE607C"/>
     <w:rsid w:val="00CE7EF0"/>
     <w:rsid w:val="00D208C6"/>
     <w:rsid w:val="00D54B52"/>
     <w:rsid w:val="00D61143"/>
+    <w:rsid w:val="00D6437F"/>
     <w:rsid w:val="00D862E7"/>
     <w:rsid w:val="00D90EEE"/>
     <w:rsid w:val="00DD4C19"/>
     <w:rsid w:val="00DE25AD"/>
     <w:rsid w:val="00DE71EF"/>
     <w:rsid w:val="00DF2BBD"/>
     <w:rsid w:val="00E06255"/>
     <w:rsid w:val="00E1417F"/>
     <w:rsid w:val="00E41EE3"/>
     <w:rsid w:val="00E4540F"/>
     <w:rsid w:val="00E65919"/>
     <w:rsid w:val="00E70B72"/>
     <w:rsid w:val="00E7405D"/>
     <w:rsid w:val="00EA60B7"/>
     <w:rsid w:val="00EB6CA5"/>
     <w:rsid w:val="00ED2E7E"/>
     <w:rsid w:val="00EE5E62"/>
     <w:rsid w:val="00EE70A1"/>
     <w:rsid w:val="00F151FF"/>
     <w:rsid w:val="00F17E2F"/>
     <w:rsid w:val="00F303C1"/>
     <w:rsid w:val="00F3708F"/>
     <w:rsid w:val="00F471E0"/>
     <w:rsid w:val="00F672A6"/>
     <w:rsid w:val="00F7415D"/>
+    <w:rsid w:val="00FB3F08"/>
     <w:rsid w:val="00FB5334"/>
     <w:rsid w:val="00FC7798"/>
     <w:rsid w:val="00FD6435"/>
     <w:rsid w:val="00FE490D"/>
     <w:rsid w:val="00FE67AF"/>
+    <w:rsid w:val="00FF3E6C"/>
     <w:rsid w:val="00FF5016"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="22F66250"/>
+  <w14:docId w14:val="14E97075"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1F8402A4-0523-4FDD-B450-6289CF4E756A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18195,50 +17245,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -18466,96 +17521,132 @@
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00491B3D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="192"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatvorlage1">
     <w:name w:val="Formatvorlage1"/>
     <w:basedOn w:val="neu-Leitstellenkommunikation"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00491B3D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="192"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2neu-LtS">
     <w:name w:val="2neu-LtS"/>
     <w:basedOn w:val="neu-Leitstellenkommunikation"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B013EB"/>
+    <w:rsid w:val="009E4681"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:sz w:val="200"/>
+      <w:sz w:val="180"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Pool-TMO-Rufgruppen">
     <w:name w:val="Pool-TMO-Rufgruppen"/>
     <w:basedOn w:val="BesondereBedarfe"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00993E35"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="212"/>
       <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kfz">
+    <w:name w:val="Kfz"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3E6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="212"/>
+      <w:szCs w:val="180"/>
+      <w14:textOutline w14:w="57150" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="720401441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F3D58FC52B6946BA8D248A33E4ED7C72"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{289DE355-5BA6-4180-A1AF-A12157F5D158}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744D15" w:rsidRDefault="00A55389" w:rsidP="00A55389">
           <w:pPr>
             <w:pStyle w:val="F3D58FC52B6946BA8D248A33E4ED7C722"/>
           </w:pPr>
           <w:r w:rsidRPr="005F276C">
             <w:rPr>
               <w:color w:val="FFFF00"/>
               <w:sz w:val="212"/>
@@ -19150,167 +18241,101 @@
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BB3722D802F345578AF6CB840F62BBE0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2F629186-636E-4079-B8F7-77A9BA27496B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744D15" w:rsidRDefault="00532E9C" w:rsidP="00532E9C">
           <w:pPr>
             <w:pStyle w:val="BB3722D802F345578AF6CB840F62BBE09"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
               <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                 <w14:solidFill>
                   <w14:schemeClr w14:val="accent1">
                     <w14:lumMod w14:val="50000"/>
                   </w14:schemeClr>
                 </w14:solidFill>
                 <w14:prstDash w14:val="solid"/>
                 <w14:bevel/>
               </w14:textOutline>
             </w:rPr>
             <w:t>02</w:t>
-          </w:r>
-[...31 lines deleted...]
-            <w:t>-xy</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="35AFCA355EE049A1945773419CAAB864"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A1C09EA-F7D4-4345-9A23-9BA586835D6F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744D15" w:rsidRDefault="008D2428" w:rsidP="008D2428">
           <w:pPr>
             <w:pStyle w:val="35AFCA355EE049A1945773419CAAB86410"/>
           </w:pPr>
           <w:r w:rsidRPr="00952AB6">
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
               <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                 <w14:solidFill>
                   <w14:schemeClr w14:val="accent1">
                     <w14:lumMod w14:val="50000"/>
                   </w14:schemeClr>
                 </w14:solidFill>
                 <w14:prstDash w14:val="solid"/>
                 <w14:bevel/>
               </w14:textOutline>
             </w:rPr>
             <w:t>60</w:t>
-          </w:r>
-[...31 lines deleted...]
-            <w:t>-xy</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50BB3150F82B46BCA66A341B6B9F6C40"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6FE5E3AF-0A31-425F-90AE-A6CAE3B3A36C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744D15" w:rsidRDefault="00A55389" w:rsidP="00A55389">
           <w:pPr>
             <w:pStyle w:val="50BB3150F82B46BCA66A341B6B9F6C401"/>
           </w:pPr>
           <w:r w:rsidRPr="005F276C">
@@ -19556,266 +18581,200 @@
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="56"/>
             </w:rPr>
             <w:t>xy-</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9FE471798784490B50C2F276EEB526D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7BA0774-D37D-4EB5-9AA9-B898BF53D2CB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744D15" w:rsidRDefault="002A15C3" w:rsidP="002A15C3">
+        <w:p w:rsidR="00744D15" w:rsidRDefault="00467B0C" w:rsidP="00467B0C">
           <w:pPr>
-            <w:pStyle w:val="E9FE471798784490B50C2F276EEB526D34"/>
+            <w:pStyle w:val="E9FE471798784490B50C2F276EEB526D"/>
           </w:pPr>
-          <w:r w:rsidRPr="00373C47">
+          <w:r w:rsidRPr="009E4681">
             <w:rPr>
               <w:rStyle w:val="2neu-LtS"/>
             </w:rPr>
             <w:t>01</w:t>
-          </w:r>
-[...31 lines deleted...]
-            <w:t>-xy</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7C8EDBE6DDDF48C8A1F2B6D18127CE1C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E618F41A-83EB-4922-9129-177D817DC1BE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744D15" w:rsidRDefault="002A15C3" w:rsidP="002A15C3">
+        <w:p w:rsidR="00744D15" w:rsidRDefault="0041640E" w:rsidP="0041640E">
           <w:pPr>
-            <w:pStyle w:val="7C8EDBE6DDDF48C8A1F2B6D18127CE1C34"/>
+            <w:pStyle w:val="7C8EDBE6DDDF48C8A1F2B6D18127CE1C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00373C47">
+          <w:r w:rsidRPr="009E4681">
             <w:rPr>
               <w:rStyle w:val="2neu-LtS"/>
             </w:rPr>
             <w:t>60</w:t>
-          </w:r>
-[...31 lines deleted...]
-            <w:t>-xy</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8A4C80F63A764F01906F1B60B29A0594"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2711785-4EA1-4956-870A-C9157C930C5F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744D15" w:rsidRDefault="00532E9C" w:rsidP="00532E9C">
           <w:pPr>
             <w:pStyle w:val="8A4C80F63A764F01906F1B60B29A05946"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
               <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                 <w14:solidFill>
                   <w14:schemeClr w14:val="accent1">
                     <w14:lumMod w14:val="50000"/>
                   </w14:schemeClr>
                 </w14:solidFill>
                 <w14:prstDash w14:val="solid"/>
                 <w14:bevel/>
               </w14:textOutline>
             </w:rPr>
             <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB631F5EF96D4B81A7A6B534F8F55E59"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71199DF8-B5BF-4280-ACFE-A23528CD9148}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00744D15" w:rsidRDefault="00532E9C" w:rsidP="00532E9C">
           <w:pPr>
             <w:pStyle w:val="AB631F5EF96D4B81A7A6B534F8F55E596"/>
           </w:pPr>
           <w:r w:rsidRPr="00DE71EF">
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
               <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                 <w14:solidFill>
                   <w14:schemeClr w14:val="accent1">
                     <w14:lumMod w14:val="50000"/>
                   </w14:schemeClr>
                 </w14:solidFill>
                 <w14:prstDash w14:val="solid"/>
                 <w14:bevel/>
               </w14:textOutline>
             </w:rPr>
             <w:t>60</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E90797C8E0804EB9BFB90E3F02C40808"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09D64588-8B12-4E2B-9777-380431250795}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00203717" w:rsidRDefault="008D2428" w:rsidP="008D2428">
           <w:pPr>
             <w:pStyle w:val="E90797C8E0804EB9BFB90E3F02C40808"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="NRWRTZ"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
               <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                 <w14:solidFill>
                   <w14:schemeClr w14:val="accent1">
                     <w14:lumMod w14:val="50000"/>
                   </w14:schemeClr>
                 </w14:solidFill>
                 <w14:prstDash w14:val="solid"/>
                 <w14:bevel/>
               </w14:textOutline>
             </w:rPr>
             <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013439"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
@@ -20128,51 +19087,51 @@
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7F9727F8A45048CE99ECC8087FC2599B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F9BC5D46-F447-4D6E-8137-24F547AEC90E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00860F96" w:rsidRDefault="00A225C5" w:rsidP="00A225C5">
           <w:pPr>
             <w:pStyle w:val="7F9727F8A45048CE99ECC8087FC2599B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
             </w:rPr>
             <w:t>184</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="51D6D71117F3402C98A36BE0D345BF53"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{542E6DEF-565E-4640-95F4-4B01EAC078CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00073BA9" w:rsidRDefault="00305D0F" w:rsidP="00305D0F">
           <w:pPr>
             <w:pStyle w:val="51D6D71117F3402C98A36BE0D345BF53"/>
@@ -20325,51 +19284,51 @@
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC023714227E4863ABA92AC552BD63B0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A2E26BF4-57EC-46FF-8AFA-3441E11EF44E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00073BA9" w:rsidRDefault="00305D0F" w:rsidP="00305D0F">
           <w:pPr>
             <w:pStyle w:val="AC023714227E4863ABA92AC552BD63B0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="BesondereBedarfe"/>
-              <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+              <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
               <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                 <w14:solidFill>
                   <w14:schemeClr w14:val="accent1">
                     <w14:lumMod w14:val="50000"/>
                   </w14:schemeClr>
                 </w14:solidFill>
                 <w14:prstDash w14:val="solid"/>
                 <w14:bevel/>
               </w14:textOutline>
             </w:rPr>
             <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8FCEA0A5699D4AC897363F8CE36E2431"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
@@ -21116,192 +20075,197 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9A84E4BE-A60E-470B-8233-5F43ED2AC4E2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C5169F" w:rsidRDefault="001E3803" w:rsidP="001E3803">
           <w:pPr>
             <w:pStyle w:val="547B3303000C40D49BDA8997D985B5F1"/>
           </w:pPr>
           <w:r w:rsidRPr="00C668EA">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A55389"/>
     <w:rsid w:val="00073BA9"/>
     <w:rsid w:val="000752FD"/>
     <w:rsid w:val="00143E87"/>
+    <w:rsid w:val="00191157"/>
     <w:rsid w:val="001E3803"/>
     <w:rsid w:val="00203717"/>
     <w:rsid w:val="0025154B"/>
     <w:rsid w:val="00265D04"/>
     <w:rsid w:val="002A15C3"/>
     <w:rsid w:val="00305D0F"/>
     <w:rsid w:val="003704A5"/>
+    <w:rsid w:val="0041640E"/>
+    <w:rsid w:val="00467B0C"/>
     <w:rsid w:val="00532E9C"/>
     <w:rsid w:val="005728FD"/>
     <w:rsid w:val="005B38F4"/>
     <w:rsid w:val="006F18D9"/>
     <w:rsid w:val="00744D15"/>
     <w:rsid w:val="00860F96"/>
     <w:rsid w:val="008D2428"/>
     <w:rsid w:val="009154E4"/>
     <w:rsid w:val="00950A1B"/>
     <w:rsid w:val="00A225C5"/>
     <w:rsid w:val="00A55389"/>
     <w:rsid w:val="00B15258"/>
     <w:rsid w:val="00B67A84"/>
     <w:rsid w:val="00B83EEB"/>
     <w:rsid w:val="00BD54DF"/>
     <w:rsid w:val="00C5169F"/>
+    <w:rsid w:val="00D87386"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21629,4901 +20593,566 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002A15C3"/>
+    <w:rsid w:val="00467B0C"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...354 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BesondereBedarfe">
     <w:name w:val="Besondere Bedarfe"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00950A1B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="212"/>
       <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1">
             <w14:lumMod w14:val="75000"/>
             <w14:lumOff w14:val="25000"/>
           </w14:schemeClr>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2FB23137F37455A983B22B458A4D47D">
-[...46 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50BB3150F82B46BCA66A341B6B9F6C401">
     <w:name w:val="50BB3150F82B46BCA66A341B6B9F6C401"/>
-    <w:rsid w:val="00A55389"/>
-[...6 lines deleted...]
-    <w:name w:val="600C0CA0759E40259E15E60350B9C1981"/>
     <w:rsid w:val="00A55389"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3D58FC52B6946BA8D248A33E4ED7C722">
     <w:name w:val="F3D58FC52B6946BA8D248A33E4ED7C722"/>
     <w:rsid w:val="00A55389"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD1CECF1FE474981BD6ABC40781954BD2">
-[...302 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64170EC9D8274A2498E78A25FE0EF65D">
     <w:name w:val="64170EC9D8274A2498E78A25FE0EF65D"/>
-    <w:rsid w:val="00A55389"/>
-[...1390 lines deleted...]
-    <w:name w:val="9C42279CEB604BD8827FF1A8EA59C2A64"/>
     <w:rsid w:val="00A55389"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E28E6EF97184823A213ABA73321AE076">
     <w:name w:val="5E28E6EF97184823A213ABA73321AE076"/>
     <w:rsid w:val="00A55389"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54EEF628F5B34538A8834D63C56FBC7E5">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1636E330286F4BE9A151130F01C7DB666">
     <w:name w:val="1636E330286F4BE9A151130F01C7DB666"/>
-    <w:rsid w:val="00A55389"/>
-[...294 lines deleted...]
-    <w:name w:val="968E279A9FA643CDBCE0733657171BC63"/>
     <w:rsid w:val="00A55389"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NRWRTZ">
     <w:name w:val="NRW_RTZ"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00950A1B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
-      <w:color w:val="DEEAF6" w:themeColor="accent1" w:themeTint="33"/>
+      <w:color w:val="D9E2F3" w:themeColor="accent1" w:themeTint="33"/>
       <w:sz w:val="212"/>
       <w14:textOutline w14:w="38100" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="accent1">
             <w14:lumMod w14:val="50000"/>
           </w14:schemeClr>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5237898FDF0548BA81C0065F866EC7E11">
-[...302 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66873CCAED4E40FB84F08FF344E387907">
     <w:name w:val="66873CCAED4E40FB84F08FF344E387907"/>
     <w:rsid w:val="00A55389"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...174 lines deleted...]
-    <w:rsid w:val="00744D15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F787F7334D465EBCA6F5DB30AA94D96">
     <w:name w:val="D4F787F7334D465EBCA6F5DB30AA94D96"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD1CECF1FE474981BD6ABC40781954BD8">
     <w:name w:val="AD1CECF1FE474981BD6ABC40781954BD8"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FD79BBE8D63444999F4440A164D8B606">
     <w:name w:val="4FD79BBE8D63444999F4440A164D8B606"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8F9A21CF60B40309819864E2DDE26E48">
     <w:name w:val="B8F9A21CF60B40309819864E2DDE26E48"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD4DF545CDE14952ABF009AABC4CE2B66">
     <w:name w:val="AD4DF545CDE14952ABF009AABC4CE2B66"/>
-    <w:rsid w:val="00744D15"/>
-[...30 lines deleted...]
-    <w:name w:val="3211BAE9DCE6466DB4F609FB28A5A8B46"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEECC905FEEF45A2AF9B70F343DF19A48">
     <w:name w:val="DEECC905FEEF45A2AF9B70F343DF19A48"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6015710F95904F7D8A456340269374086">
     <w:name w:val="6015710F95904F7D8A456340269374086"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE614F2FE62B44A491B388B0FE7E52B48">
     <w:name w:val="BE614F2FE62B44A491B388B0FE7E52B48"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C42279CEB604BD8827FF1A8EA59C2A66">
     <w:name w:val="9C42279CEB604BD8827FF1A8EA59C2A66"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DE09C1715514F2DB564A0D49E7FCF0D6">
     <w:name w:val="9DE09C1715514F2DB564A0D49E7FCF0D6"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93AC7439ADFB46B49B6E9CFD689DEC1F8">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="72256387CF194EAD9EAB93372ECE45998">
     <w:name w:val="72256387CF194EAD9EAB93372ECE45998"/>
-    <w:rsid w:val="00744D15"/>
-[...14 lines deleted...]
-    <w:name w:val="DCFAF5ABC7614712B71DC05CD0A5F89A6"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A2E7753B215437A8BCCAC8F262982858">
     <w:name w:val="0A2E7753B215437A8BCCAC8F262982858"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F314DBBF7991414FB5F4F297916810858">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="492A51E4310E4D65B1C3E59D2F7E63FC8">
     <w:name w:val="492A51E4310E4D65B1C3E59D2F7E63FC8"/>
-    <w:rsid w:val="00744D15"/>
-[...14 lines deleted...]
-    <w:name w:val="3D332401A8814E9C9F1260DEF30AB3836"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2695C2BDCB274AFF91B275F0CBD1888B8">
     <w:name w:val="2695C2BDCB274AFF91B275F0CBD1888B8"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A98B01D07F7F4C8E810CAE5C75AF60858">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EA55517AE7B44528DC6A944C12C230A8">
     <w:name w:val="1EA55517AE7B44528DC6A944C12C230A8"/>
-    <w:rsid w:val="00744D15"/>
-[...14 lines deleted...]
-    <w:name w:val="F82627F212064A699AE66E7A49100E126"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AC34E43EE2644F9A2E39BF43BAF1F598">
     <w:name w:val="7AC34E43EE2644F9A2E39BF43BAF1F598"/>
     <w:rsid w:val="00744D15"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA1C3A55768144B291A60E068689F1F68">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21B6110625EC48B89B8281DD696C54C38">
     <w:name w:val="21B6110625EC48B89B8281DD696C54C38"/>
     <w:rsid w:val="00744D15"/>
-    <w:rPr>
-[...138 lines deleted...]
-    <w:rsid w:val="00532E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB3722D802F345578AF6CB840F62BBE09">
     <w:name w:val="BB3722D802F345578AF6CB840F62BBE09"/>
     <w:rsid w:val="00532E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD51474663FF4A4B8DE377DA0CB9C30F9">
     <w:name w:val="FD51474663FF4A4B8DE377DA0CB9C30F9"/>
     <w:rsid w:val="00532E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35AFCA355EE049A1945773419CAAB8649">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EEC1F4F51F24FC8894355F1BD99FE089">
     <w:name w:val="2EEC1F4F51F24FC8894355F1BD99FE089"/>
-    <w:rsid w:val="00532E9C"/>
-[...30 lines deleted...]
-    <w:name w:val="8E4C314A9C594C909E8BD84BD0B143BE6"/>
     <w:rsid w:val="00532E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A4C80F63A764F01906F1B60B29A05946">
     <w:name w:val="8A4C80F63A764F01906F1B60B29A05946"/>
     <w:rsid w:val="00532E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="458AEC1BE7AD4A5390C60AEAAE9633576">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB631F5EF96D4B81A7A6B534F8F55E596">
     <w:name w:val="AB631F5EF96D4B81A7A6B534F8F55E596"/>
     <w:rsid w:val="00532E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="968E279A9FA643CDBCE0733657171BC66">
-[...70 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90797C8E0804EB9BFB90E3F02C40808">
     <w:name w:val="E90797C8E0804EB9BFB90E3F02C40808"/>
-    <w:rsid w:val="008D2428"/>
-[...2 lines deleted...]
-    <w:name w:val="E5A205A71BC642459AFDB6734CE7DB26"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1E17A0C971432B819105B1875542CA">
     <w:name w:val="0E1E17A0C971432B819105B1875542CA"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2FB23137F37455A983B22B458A4D47D9">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="35AFCA355EE049A1945773419CAAB86410">
     <w:name w:val="35AFCA355EE049A1945773419CAAB86410"/>
-    <w:rsid w:val="008D2428"/>
-[...38 lines deleted...]
-    <w:name w:val="8F9D2E2883994E62AD041C919D201CA51"/>
     <w:rsid w:val="008D2428"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA5742A8E3894DB089B0FB1D78B95ABE">
     <w:name w:val="CA5742A8E3894DB089B0FB1D78B95ABE"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="56499F4F47BE4E40838F918B66E62E7E">
     <w:name w:val="56499F4F47BE4E40838F918B66E62E7E"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CB6BA28CBA74DEBA37E7E4D48396F67">
     <w:name w:val="2CB6BA28CBA74DEBA37E7E4D48396F67"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="244F9A0E37774E04878858A72BE74EDC">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0320947E596D4D5DA40582898123E476">
     <w:name w:val="0320947E596D4D5DA40582898123E476"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="776EFC1285654097BEBCB66294CCB78D">
     <w:name w:val="776EFC1285654097BEBCB66294CCB78D"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4F4917E6D0A47039924CEE685199C1E">
     <w:name w:val="F4F4917E6D0A47039924CEE685199C1E"/>
     <w:rsid w:val="008D2428"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31AE09C744F04A019BF10218DAD4283F">
-[...74 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D7427A3A22344FFA05E9A852AA8DE14">
     <w:name w:val="0D7427A3A22344FFA05E9A852AA8DE14"/>
     <w:rsid w:val="00A225C5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C2F49EF34F64A8697C82A6C49655F67">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F9727F8A45048CE99ECC8087FC2599B">
     <w:name w:val="7F9727F8A45048CE99ECC8087FC2599B"/>
-    <w:rsid w:val="00A225C5"/>
-[...2 lines deleted...]
-    <w:name w:val="DE5DEAAF55734885A7FFE5D51D7249D9"/>
     <w:rsid w:val="00A225C5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51D6D71117F3402C98A36BE0D345BF53">
     <w:name w:val="51D6D71117F3402C98A36BE0D345BF53"/>
     <w:rsid w:val="00305D0F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D3B2DF4A82549E492B46E5B83F655FD">
     <w:name w:val="7D3B2DF4A82549E492B46E5B83F655FD"/>
-    <w:rsid w:val="00305D0F"/>
-[...6 lines deleted...]
-    <w:name w:val="E5B01681362C4B5D9398DFBCC81CEE76"/>
     <w:rsid w:val="00305D0F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4E374899B1B4D48AF4CEA5BB1F28D9D">
     <w:name w:val="C4E374899B1B4D48AF4CEA5BB1F28D9D"/>
     <w:rsid w:val="00305D0F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC023714227E4863ABA92AC552BD63B0">
     <w:name w:val="AC023714227E4863ABA92AC552BD63B0"/>
     <w:rsid w:val="00305D0F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FCEA0A5699D4AC897363F8CE36E2431">
     <w:name w:val="8FCEA0A5699D4AC897363F8CE36E2431"/>
     <w:rsid w:val="00305D0F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DF75E95BBF4768A1DC0655FD833EDC">
-[...54 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B38409307E864535B9DFA24F2FE6E817">
     <w:name w:val="B38409307E864535B9DFA24F2FE6E817"/>
     <w:rsid w:val="00BD54DF"/>
-  </w:style>
-[...22 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6A78C85007A4A9B8AD2268F9CDA969F">
     <w:name w:val="D6A78C85007A4A9B8AD2268F9CDA969F"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="194BFF7BC1D14FBFB421AF4F915E79E6">
     <w:name w:val="194BFF7BC1D14FBFB421AF4F915E79E6"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C47DC79844CE40ABA21EAA8B0193469F">
     <w:name w:val="C47DC79844CE40ABA21EAA8B0193469F"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80EA016F8ECD4C1C9884D7CEF250A0F9">
     <w:name w:val="80EA016F8ECD4C1C9884D7CEF250A0F9"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="927550CA675C49D993E26D13E87EEFBB">
     <w:name w:val="927550CA675C49D993E26D13E87EEFBB"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="75C4428DA57048CDA7712A4BBD52D8F6">
     <w:name w:val="75C4428DA57048CDA7712A4BBD52D8F6"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E8DFD4571AC44189926AEF23526297F">
     <w:name w:val="9E8DFD4571AC44189926AEF23526297F"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3BBE53514C741E0AB28A48458633998">
     <w:name w:val="E3BBE53514C741E0AB28A48458633998"/>
     <w:rsid w:val="00BD54DF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2851967898A49E7932E0E2581588598">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA391EDC29FC42A2BD316B17D35082AC">
     <w:name w:val="EA391EDC29FC42A2BD316B17D35082AC"/>
     <w:rsid w:val="00BD54DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2851967898A49E7932E0E25815885981">
     <w:name w:val="F2851967898A49E7932E0E25815885981"/>
     <w:rsid w:val="00BD54DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D10">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A03017F25C0F41B5B579885F80606140">
     <w:name w:val="A03017F25C0F41B5B579885F80606140"/>
     <w:rsid w:val="00B67A84"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="451C185894AC457095982ADE9BD27EDA">
     <w:name w:val="451C185894AC457095982ADE9BD27EDA"/>
     <w:rsid w:val="00B67A84"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D11">
-[...142 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54FE1B4865BB4740BAFD986BA7C8BF6B">
     <w:name w:val="54FE1B4865BB4740BAFD986BA7C8BF6B"/>
-    <w:rsid w:val="00B67A84"/>
-[...2 lines deleted...]
-    <w:name w:val="23336403F8034267951F573B0D13A47F"/>
     <w:rsid w:val="00B67A84"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19C88F1D396A4C7A9743ED8C841892C0">
     <w:name w:val="19C88F1D396A4C7A9743ED8C841892C0"/>
     <w:rsid w:val="00B67A84"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D74C0DAADC747A798CCC857FCE3A98F">
     <w:name w:val="9D74C0DAADC747A798CCC857FCE3A98F"/>
     <w:rsid w:val="00B67A84"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DEE59A9F7B4DF8BE3D8E8BA68AB4E1">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="303D0F2A99A1418EB500058D70B437EA">
     <w:name w:val="303D0F2A99A1418EB500058D70B437EA"/>
     <w:rsid w:val="00B67A84"/>
-  </w:style>
-[...182 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE58F149D8F940B9A3A9E19E9A68684514">
     <w:name w:val="EE58F149D8F940B9A3A9E19E9A68684514"/>
     <w:rsid w:val="003704A5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D25">
-[...266 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2neu-LtS">
     <w:name w:val="2neu-LtS"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002A15C3"/>
+    <w:rsid w:val="00467B0C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:sz w:val="200"/>
+      <w:sz w:val="180"/>
     </w:rPr>
-  </w:style>
-[...130 lines deleted...]
-    <w:rsid w:val="001E3803"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B0FE7007C624FF9B0C5077598A34F7E">
     <w:name w:val="4B0FE7007C624FF9B0C5077598A34F7E"/>
     <w:rsid w:val="001E3803"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="547B3303000C40D49BDA8997D985B5F1">
     <w:name w:val="547B3303000C40D49BDA8997D985B5F1"/>
     <w:rsid w:val="001E3803"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D32">
-[...1 lines deleted...]
-    <w:rsid w:val="001E3803"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D">
+    <w:name w:val="E9FE471798784490B50C2F276EEB526D"/>
+    <w:rsid w:val="00467B0C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C8EDBE6DDDF48C8A1F2B6D18127CE1C32">
-[...1 lines deleted...]
-    <w:rsid w:val="001E3803"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C8EDBE6DDDF48C8A1F2B6D18127CE1C">
+    <w:name w:val="7C8EDBE6DDDF48C8A1F2B6D18127CE1C"/>
+    <w:rsid w:val="0041640E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D33">
-[...25 lines deleted...]
-    <w:rsid w:val="002A15C3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FE471798784490B50C2F276EEB526D2">
+    <w:name w:val="E9FE471798784490B50C2F276EEB526D2"/>
+    <w:rsid w:val="00191157"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -26767,70 +21396,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{303BFED3-3EC8-4725-AAFD-CBAA2D4403DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>1307</Words>
-  <Characters>8236</Characters>
+  <Words>1158</Words>
+  <Characters>7298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ausfüllbare Rufgruppenkarten DIN A4 mit Kurzwahl</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IdF NRW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9524</CharactersWithSpaces>
+  <CharactersWithSpaces>8440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ausfüllbare Rufgruppenkarten DIN A4 mit Kurzwahl</dc:title>
   <dc:subject/>
   <dc:creator>IdF NRW</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>